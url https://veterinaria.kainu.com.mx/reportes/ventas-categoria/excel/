--- v0 (2026-07-04)
+++ v1 (2026-09-03)
@@ -843,75 +843,75 @@
   <cols>
     <col width="35" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="16" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>REPORTE EJECUTIVO COMPARATIVO - VENTAS POR CATEGORÍA (POS + CRÉDITO)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Período: July 2026 | Comparativo: June 2026</t>
+          <t>Período: September 2026 | Comparativo: August 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Generado: 04/07/2026 13:25 | KAINUVET | 💳 Incluye ventas de crédito</t>
+          <t>Generado: 02/09/2026 19:08 | KAINUVET | 💳 Incluye ventas de crédito</t>
         </is>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>CATEGORÍA</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
-          <t>JULY 2026</t>
+          <t>SEPTEMBER 2026</t>
         </is>
       </c>
       <c r="F5" s="6" t="inlineStr">
         <is>
-          <t>JUNE 2026</t>
+          <t>AUGUST 2026</t>
         </is>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t>VARIACIÓN</t>
         </is>
       </c>
       <c r="L5" s="8" t="inlineStr">
         <is>
           <t>💳 CRÉDITO</t>
         </is>
       </c>
     </row>
     <row r="6" ht="22" customHeight="1">
       <c r="B6" s="9" t="inlineStr">
         <is>
           <t>Ventas</t>
         </is>
       </c>
       <c r="C6" s="9" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="D6" s="9" t="inlineStr">
@@ -936,553 +936,553 @@
       </c>
       <c r="H6" s="10" t="inlineStr">
         <is>
           <t>Tcks</t>
         </is>
       </c>
       <c r="I6" s="10" t="inlineStr">
         <is>
           <t>Pzas</t>
         </is>
       </c>
       <c r="J6" s="11" t="inlineStr">
         <is>
           <t>$</t>
         </is>
       </c>
       <c r="K6" s="11" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
     </row>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="12" t="inlineStr">
         <is>
-          <t>PET SPA</t>
+          <t>BAÑO</t>
         </is>
       </c>
       <c r="B7" s="13" t="n">
-        <v>3080</v>
+        <v>4670</v>
       </c>
       <c r="C7" s="14" t="n">
-        <v>46.45</v>
+        <v>73.98</v>
       </c>
       <c r="D7" s="15" t="n">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E7" s="16" t="n">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F7" s="17" t="n">
-        <v>30732.5</v>
+        <v>33320</v>
       </c>
       <c r="G7" s="14" t="n">
-        <v>26.07</v>
+        <v>25.24</v>
       </c>
       <c r="H7" s="18" t="n">
-        <v>68</v>
+        <v>102</v>
       </c>
       <c r="I7" s="18" t="n">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="J7" s="19" t="n">
-        <v>-27652.5</v>
+        <v>-28650</v>
       </c>
       <c r="K7" s="20" t="n">
-        <v>-89.98</v>
+        <v>-85.98</v>
       </c>
       <c r="L7" s="21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="22" t="inlineStr">
         <is>
-          <t>ALIMENTO COMERCIAL</t>
+          <t>CORTE</t>
         </is>
       </c>
       <c r="B8" s="23" t="n">
-        <v>1451.73</v>
+        <v>960</v>
       </c>
       <c r="C8" s="24" t="n">
-        <v>21.89</v>
+        <v>15.21</v>
       </c>
       <c r="D8" s="25" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E8" s="26" t="n">
         <v>6</v>
       </c>
       <c r="F8" s="27" t="n">
-        <v>22452.57</v>
+        <v>3907</v>
       </c>
       <c r="G8" s="24" t="n">
-        <v>19.05</v>
+        <v>2.96</v>
       </c>
       <c r="H8" s="28" t="n">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="I8" s="28" t="n">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="J8" s="29" t="n">
-        <v>-21000.84</v>
+        <v>-2947</v>
       </c>
       <c r="K8" s="30" t="n">
-        <v>-93.53</v>
+        <v>-75.43000000000001</v>
       </c>
       <c r="L8" s="31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9" ht="20" customHeight="1">
       <c r="A9" s="12" t="inlineStr">
         <is>
           <t>MEDICAMENTOS / FARMACIA</t>
         </is>
       </c>
       <c r="B9" s="13" t="n">
-        <v>969.3099999999999</v>
+        <v>330</v>
       </c>
       <c r="C9" s="14" t="n">
-        <v>14.62</v>
+        <v>5.23</v>
       </c>
       <c r="D9" s="15" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E9" s="16" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F9" s="17" t="n">
-        <v>22359.94</v>
+        <v>25310.22</v>
       </c>
       <c r="G9" s="14" t="n">
-        <v>18.97</v>
+        <v>19.17</v>
       </c>
       <c r="H9" s="18" t="n">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I9" s="18" t="n">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="J9" s="19" t="n">
-        <v>-21390.63</v>
+        <v>-24980.22</v>
       </c>
       <c r="K9" s="20" t="n">
-        <v>-95.66</v>
+        <v>-98.7</v>
       </c>
       <c r="L9" s="21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10" ht="20" customHeight="1">
       <c r="A10" s="22" t="inlineStr">
         <is>
-          <t>ALIMENTO HÚMEDO</t>
+          <t>TAXI-PET</t>
         </is>
       </c>
       <c r="B10" s="23" t="n">
-        <v>675.04</v>
+        <v>150</v>
       </c>
       <c r="C10" s="24" t="n">
-        <v>10.18</v>
+        <v>2.38</v>
       </c>
       <c r="D10" s="25" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E10" s="26" t="n">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="F10" s="27" t="n">
-        <v>18927.53</v>
+        <v>1659.28</v>
       </c>
       <c r="G10" s="24" t="n">
-        <v>16.06</v>
+        <v>1.26</v>
       </c>
       <c r="H10" s="28" t="n">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="I10" s="28" t="n">
-        <v>556</v>
+        <v>13</v>
       </c>
       <c r="J10" s="29" t="n">
-        <v>-18252.49</v>
+        <v>-1509.28</v>
       </c>
       <c r="K10" s="30" t="n">
-        <v>-96.43000000000001</v>
+        <v>-90.95999999999999</v>
       </c>
       <c r="L10" s="31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11" ht="20" customHeight="1">
       <c r="A11" s="12" t="inlineStr">
         <is>
-          <t>PET SHOP</t>
+          <t>ALIMENTO COMERCIAL</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
-        <v>405.16</v>
+        <v>137.92</v>
       </c>
       <c r="C11" s="14" t="n">
-        <v>6.11</v>
+        <v>2.18</v>
       </c>
       <c r="D11" s="15" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E11" s="16" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F11" s="17" t="n">
-        <v>9910.57</v>
+        <v>20866.25</v>
       </c>
       <c r="G11" s="14" t="n">
-        <v>8.41</v>
+        <v>15.81</v>
       </c>
       <c r="H11" s="18" t="n">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="I11" s="18" t="n">
-        <v>57</v>
+        <v>93</v>
       </c>
       <c r="J11" s="19" t="n">
-        <v>-9505.41</v>
+        <v>-20728.33</v>
       </c>
       <c r="K11" s="20" t="n">
-        <v>-95.91</v>
+        <v>-99.34</v>
       </c>
       <c r="L11" s="21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12" ht="20" customHeight="1">
       <c r="A12" s="22" t="inlineStr">
         <is>
-          <t>Sin Categoría</t>
+          <t>PET SHOP</t>
         </is>
       </c>
       <c r="B12" s="23" t="n">
-        <v>50</v>
+        <v>64.66</v>
       </c>
       <c r="C12" s="24" t="n">
-        <v>0.75</v>
+        <v>1.02</v>
       </c>
       <c r="D12" s="25" t="n">
         <v>1</v>
       </c>
       <c r="E12" s="26" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F12" s="27" t="n">
-        <v>4088</v>
+        <v>10475.82</v>
       </c>
       <c r="G12" s="24" t="n">
-        <v>3.47</v>
+        <v>7.94</v>
       </c>
       <c r="H12" s="28" t="n">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="I12" s="28" t="n">
-        <v>2</v>
+        <v>53</v>
       </c>
       <c r="J12" s="29" t="n">
-        <v>-4038</v>
+        <v>-10411.16</v>
       </c>
       <c r="K12" s="30" t="n">
-        <v>-98.78</v>
+        <v>-99.38</v>
       </c>
       <c r="L12" s="31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13" ht="20" customHeight="1">
       <c r="A13" s="32" t="inlineStr">
         <is>
-          <t>🔴 ELIMINADA: VACUNAS</t>
+          <t>🔴 ELIMINADA: ALIMENTO HÚMEDO</t>
         </is>
       </c>
       <c r="B13" s="33" t="n">
         <v>0</v>
       </c>
       <c r="C13" s="34" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="35" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="36" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="37" t="n">
-        <v>3576</v>
+        <v>18199.8</v>
       </c>
       <c r="G13" s="34" t="n">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="H13" s="38" t="n">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="I13" s="38" t="n">
-        <v>12</v>
+        <v>492</v>
       </c>
       <c r="J13" s="39" t="n">
-        <v>-3576</v>
+        <v>-18199.8</v>
       </c>
       <c r="K13" s="40" t="inlineStr">
         <is>
           <t>-100%</t>
         </is>
       </c>
       <c r="L13" s="41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="32" t="inlineStr">
         <is>
-          <t>🔴 ELIMINADA: CONSULTAS</t>
+          <t>🔴 ELIMINADA: VACUNAS</t>
         </is>
       </c>
       <c r="B14" s="33" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="34" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="35" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="36" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="37" t="n">
-        <v>1200</v>
+        <v>4300</v>
       </c>
       <c r="G14" s="34" t="n">
-        <v>1.02</v>
+        <v>3.26</v>
       </c>
       <c r="H14" s="38" t="n">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="I14" s="38" t="n">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="J14" s="39" t="n">
-        <v>-1200</v>
+        <v>-4300</v>
       </c>
       <c r="K14" s="40" t="inlineStr">
         <is>
           <t>-100%</t>
         </is>
       </c>
       <c r="L14" s="41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="32" t="inlineStr">
         <is>
-          <t>🔴 ELIMINADA: ESTUDIOS</t>
+          <t>🔴 ELIMINADA: CONSULTAS</t>
         </is>
       </c>
       <c r="B15" s="33" t="n">
         <v>0</v>
       </c>
       <c r="C15" s="34" t="n">
         <v>0</v>
       </c>
       <c r="D15" s="35" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="36" t="n">
         <v>0</v>
       </c>
       <c r="F15" s="37" t="n">
-        <v>1963.97</v>
+        <v>7400</v>
       </c>
       <c r="G15" s="34" t="n">
-        <v>1.67</v>
+        <v>5.61</v>
       </c>
       <c r="H15" s="38" t="n">
         <v>2</v>
       </c>
       <c r="I15" s="38" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J15" s="39" t="n">
-        <v>-1963.97</v>
+        <v>-7400</v>
       </c>
       <c r="K15" s="40" t="inlineStr">
         <is>
           <t>-100%</t>
         </is>
       </c>
       <c r="L15" s="41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16" ht="20" customHeight="1">
       <c r="A16" s="32" t="inlineStr">
         <is>
-          <t>🔴 ELIMINADA: ESTANCIAS / PENSIONES</t>
+          <t>🔴 ELIMINADA: ESTUDIOS</t>
         </is>
       </c>
       <c r="B16" s="33" t="n">
         <v>0</v>
       </c>
       <c r="C16" s="34" t="n">
         <v>0</v>
       </c>
       <c r="D16" s="35" t="n">
         <v>0</v>
       </c>
       <c r="E16" s="36" t="n">
         <v>0</v>
       </c>
       <c r="F16" s="37" t="n">
-        <v>1440</v>
+        <v>1100</v>
       </c>
       <c r="G16" s="34" t="n">
-        <v>1.22</v>
+        <v>0.83</v>
       </c>
       <c r="H16" s="38" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I16" s="38" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J16" s="39" t="n">
-        <v>-1440</v>
+        <v>-1100</v>
       </c>
       <c r="K16" s="40" t="inlineStr">
         <is>
           <t>-100%</t>
         </is>
       </c>
       <c r="L16" s="41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17" ht="20" customHeight="1">
       <c r="A17" s="32" t="inlineStr">
         <is>
-          <t>🔴 ELIMINADA: TAXI-PET</t>
+          <t>🔴 ELIMINADA: ESTANCIAS / PENSIONES</t>
         </is>
       </c>
       <c r="B17" s="33" t="n">
         <v>0</v>
       </c>
       <c r="C17" s="34" t="n">
         <v>0</v>
       </c>
       <c r="D17" s="35" t="n">
         <v>0</v>
       </c>
       <c r="E17" s="36" t="n">
         <v>0</v>
       </c>
       <c r="F17" s="37" t="n">
-        <v>1220</v>
+        <v>5460</v>
       </c>
       <c r="G17" s="34" t="n">
-        <v>1.04</v>
+        <v>4.14</v>
       </c>
       <c r="H17" s="38" t="n">
+        <v>2</v>
+      </c>
+      <c r="I17" s="38" t="n">
         <v>13</v>
       </c>
-      <c r="I17" s="38" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J17" s="39" t="n">
-        <v>-1220</v>
+        <v>-5460</v>
       </c>
       <c r="K17" s="40" t="inlineStr">
         <is>
           <t>-100%</t>
         </is>
       </c>
       <c r="L17" s="41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18" ht="26" customHeight="1">
       <c r="A18" s="42" t="inlineStr">
         <is>
           <t>TOTAL GENERAL</t>
         </is>
       </c>
       <c r="B18" s="43" t="n">
-        <v>6631.24</v>
+        <v>6312.58</v>
       </c>
       <c r="C18" s="44" t="n">
         <v>100</v>
       </c>
       <c r="D18" s="45" t="n">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E18" s="46" t="n">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="F18" s="47" t="n">
-        <v>117871.08</v>
+        <v>131998.37</v>
       </c>
       <c r="G18" s="48" t="n">
         <v>100</v>
       </c>
       <c r="H18" s="49" t="n">
-        <v>249</v>
+        <v>302</v>
       </c>
       <c r="I18" s="49" t="n">
-        <v>977</v>
+        <v>915</v>
       </c>
       <c r="J18" s="50" t="n">
-        <v>-111239.84</v>
+        <v>-125685.79</v>
       </c>
       <c r="K18" s="51" t="n">
-        <v>-94.37415861464915</v>
+        <v>-95.21768336987797</v>
       </c>
       <c r="L18" s="52" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="53" t="inlineStr">
         <is>
           <t>Variación Tickets / Piezas</t>
         </is>
       </c>
       <c r="B19" s="54" t="n"/>
       <c r="C19" s="54" t="n"/>
       <c r="D19" s="55" t="inlineStr">
         <is>
-          <t>-232 (-93.17%)</t>
+          <t>-275 (-91.06%)</t>
         </is>
       </c>
       <c r="E19" s="55" t="inlineStr">
         <is>
-          <t>-939 (-96.11%)</t>
+          <t>-886 (-96.83%)</t>
         </is>
       </c>
       <c r="F19" s="54" t="n"/>
       <c r="G19" s="54" t="n"/>
       <c r="H19" s="54" t="n"/>
       <c r="I19" s="54" t="n"/>
       <c r="J19" s="54" t="n"/>
       <c r="K19" s="54" t="n"/>
       <c r="L19" s="54" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="56" t="inlineStr">
         <is>
           <t>KAINUVET - Sistema de Gestión Veterinaria Profesional</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="57" t="inlineStr">
         <is>
           <t>Nota: Totales SIN IVA. Promociones prorrateadas solo en POS. 💳 Incluye ventas de crédito.</t>
         </is>
       </c>
     </row>
   </sheetData>