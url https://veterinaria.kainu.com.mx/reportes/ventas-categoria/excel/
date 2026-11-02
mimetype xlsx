--- v1 (2026-09-03)
+++ v2 (2026-11-02)
@@ -96,58 +96,58 @@
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="00243C8A"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="002563EB"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="00D97706"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="00DC2626"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
+      <b val="1"/>
+      <color rgb="00DC2626"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <name val="Arial"/>
       <color rgb="009CA3AF"/>
       <sz val="10"/>
-    </font>
-[...4 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="00243C8A"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="002563EB"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="00D97706"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="004B5563"/>
       <sz val="11"/>
     </font>
@@ -161,103 +161,97 @@
       <name val="Arial"/>
       <b val="1"/>
       <color rgb="007C3AED"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Arial"/>
       <b val="1"/>
       <i val="1"/>
       <color rgb="006B7280"/>
       <sz val="9"/>
     </font>
     <font>
       <name val="Arial"/>
       <i val="1"/>
       <color rgb="009CA3AF"/>
       <sz val="9"/>
     </font>
     <font>
       <name val="Arial"/>
       <i val="1"/>
       <color rgb="009CA3AF"/>
       <sz val="8"/>
     </font>
   </fonts>
-  <fills count="13">
+  <fills count="12">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00243C8A"/>
         <bgColor rgb="00243C8A"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="006B7280"/>
         <bgColor rgb="006B7280"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00374151"/>
         <bgColor rgb="00374151"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="007C3AED"/>
         <bgColor rgb="007C3AED"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00DBEAFE"/>
         <bgColor rgb="00DBEAFE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F3F4F6"/>
         <bgColor rgb="00F3F4F6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00E5E7EB"/>
         <bgColor rgb="00E5E7EB"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00EFF6FF"/>
         <bgColor rgb="00EFF6FF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F9FAFB"/>
         <bgColor rgb="00F9FAFB"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
@@ -275,51 +269,51 @@
       <top style="thin">
         <color rgb="00D1D5DB"/>
       </top>
       <bottom style="thin">
         <color rgb="00D1D5DB"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="00D1D5DB"/>
       </left>
       <right style="thin">
         <color rgb="00D1D5DB"/>
       </right>
       <top style="medium">
         <color rgb="00243C8A"/>
       </top>
       <bottom style="medium">
         <color rgb="00243C8A"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
@@ -330,152 +324,92 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="12" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="10" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="10" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="10" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="10" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="10" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="19" fillId="10" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="2" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="12" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
@@ -808,110 +742,110 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L23"/>
+  <dimension ref="A1:L25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="35" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="16" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>REPORTE EJECUTIVO COMPARATIVO - VENTAS POR CATEGORÍA (POS + CRÉDITO)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Período: September 2026 | Comparativo: August 2026</t>
+          <t>Período: November 2026 | Comparativo: October 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Generado: 02/09/2026 19:08 | KAINUVET | 💳 Incluye ventas de crédito</t>
+          <t>Generado: 02/11/2026 06:21 | KAINUVET | 💳 Incluye ventas de crédito</t>
         </is>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>CATEGORÍA</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
-          <t>SEPTEMBER 2026</t>
+          <t>NOVEMBER 2026</t>
         </is>
       </c>
       <c r="F5" s="6" t="inlineStr">
         <is>
-          <t>AUGUST 2026</t>
+          <t>OCTOBER 2026</t>
         </is>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t>VARIACIÓN</t>
         </is>
       </c>
       <c r="L5" s="8" t="inlineStr">
         <is>
           <t>💳 CRÉDITO</t>
         </is>
       </c>
     </row>
     <row r="6" ht="22" customHeight="1">
       <c r="B6" s="9" t="inlineStr">
         <is>
           <t>Ventas</t>
         </is>
       </c>
       <c r="C6" s="9" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="D6" s="9" t="inlineStr">
@@ -936,584 +870,680 @@
       </c>
       <c r="H6" s="10" t="inlineStr">
         <is>
           <t>Tcks</t>
         </is>
       </c>
       <c r="I6" s="10" t="inlineStr">
         <is>
           <t>Pzas</t>
         </is>
       </c>
       <c r="J6" s="11" t="inlineStr">
         <is>
           <t>$</t>
         </is>
       </c>
       <c r="K6" s="11" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
     </row>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="12" t="inlineStr">
         <is>
-          <t>BAÑO</t>
+          <t>🔴 ELIMINADA: Sin Categoría</t>
         </is>
       </c>
       <c r="B7" s="13" t="n">
-        <v>4670</v>
+        <v>0</v>
       </c>
       <c r="C7" s="14" t="n">
-        <v>73.98</v>
+        <v>0</v>
       </c>
       <c r="D7" s="15" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="E7" s="16" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F7" s="17" t="n">
-        <v>33320</v>
+        <v>17960.51</v>
       </c>
       <c r="G7" s="14" t="n">
-        <v>25.24</v>
+        <v>11.51</v>
       </c>
       <c r="H7" s="18" t="n">
-        <v>102</v>
+        <v>35</v>
       </c>
       <c r="I7" s="18" t="n">
-        <v>106</v>
+        <v>44</v>
       </c>
       <c r="J7" s="19" t="n">
-        <v>-28650</v>
-[...2 lines deleted...]
-        <v>-85.98</v>
+        <v>-17960.51</v>
+      </c>
+      <c r="K7" s="20" t="inlineStr">
+        <is>
+          <t>-100%</t>
+        </is>
       </c>
       <c r="L7" s="21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8" ht="20" customHeight="1">
-      <c r="A8" s="22" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L8" s="31" t="n">
+      <c r="A8" s="12" t="inlineStr">
+        <is>
+          <t>🔴 ELIMINADA: ALIMENTO HÚMEDO</t>
+        </is>
+      </c>
+      <c r="B8" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C8" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D8" s="15" t="n">
+        <v>0</v>
+      </c>
+      <c r="E8" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="F8" s="17" t="n">
+        <v>19952.83</v>
+      </c>
+      <c r="G8" s="14" t="n">
+        <v>12.79</v>
+      </c>
+      <c r="H8" s="18" t="n">
+        <v>21</v>
+      </c>
+      <c r="I8" s="18" t="n">
+        <v>516</v>
+      </c>
+      <c r="J8" s="19" t="n">
+        <v>-19952.83</v>
+      </c>
+      <c r="K8" s="20" t="inlineStr">
+        <is>
+          <t>-100%</t>
+        </is>
+      </c>
+      <c r="L8" s="21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9" ht="20" customHeight="1">
       <c r="A9" s="12" t="inlineStr">
         <is>
-          <t>MEDICAMENTOS / FARMACIA</t>
+          <t>🔴 ELIMINADA: ALIMENTO COMERCIAL</t>
         </is>
       </c>
       <c r="B9" s="13" t="n">
-        <v>330</v>
+        <v>0</v>
       </c>
       <c r="C9" s="14" t="n">
-        <v>5.23</v>
+        <v>0</v>
       </c>
       <c r="D9" s="15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E9" s="16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F9" s="17" t="n">
-        <v>25310.22</v>
+        <v>20649.07</v>
       </c>
       <c r="G9" s="14" t="n">
-        <v>19.17</v>
+        <v>13.24</v>
       </c>
       <c r="H9" s="18" t="n">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="I9" s="18" t="n">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="J9" s="19" t="n">
-        <v>-24980.22</v>
-[...2 lines deleted...]
-        <v>-98.7</v>
+        <v>-20649.07</v>
+      </c>
+      <c r="K9" s="20" t="inlineStr">
+        <is>
+          <t>-100%</t>
+        </is>
       </c>
       <c r="L9" s="21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10" ht="20" customHeight="1">
-      <c r="A10" s="22" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L10" s="31" t="n">
+      <c r="A10" s="12" t="inlineStr">
+        <is>
+          <t>🔴 ELIMINADA: PET SPA</t>
+        </is>
+      </c>
+      <c r="B10" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C10" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D10" s="15" t="n">
+        <v>0</v>
+      </c>
+      <c r="E10" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="F10" s="17" t="n">
+        <v>540</v>
+      </c>
+      <c r="G10" s="14" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="H10" s="18" t="n">
+        <v>4</v>
+      </c>
+      <c r="I10" s="18" t="n">
+        <v>5</v>
+      </c>
+      <c r="J10" s="19" t="n">
+        <v>-540</v>
+      </c>
+      <c r="K10" s="20" t="inlineStr">
+        <is>
+          <t>-100%</t>
+        </is>
+      </c>
+      <c r="L10" s="21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11" ht="20" customHeight="1">
       <c r="A11" s="12" t="inlineStr">
         <is>
-          <t>ALIMENTO COMERCIAL</t>
+          <t>🔴 ELIMINADA: PET SHOP</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
-        <v>137.92</v>
+        <v>0</v>
       </c>
       <c r="C11" s="14" t="n">
-        <v>2.18</v>
+        <v>0</v>
       </c>
       <c r="D11" s="15" t="n">
+        <v>0</v>
+      </c>
+      <c r="E11" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="F11" s="17" t="n">
+        <v>7515.52</v>
+      </c>
+      <c r="G11" s="14" t="n">
+        <v>4.82</v>
+      </c>
+      <c r="H11" s="18" t="n">
+        <v>23</v>
+      </c>
+      <c r="I11" s="18" t="n">
+        <v>27</v>
+      </c>
+      <c r="J11" s="19" t="n">
+        <v>-7515.52</v>
+      </c>
+      <c r="K11" s="20" t="inlineStr">
+        <is>
+          <t>-100%</t>
+        </is>
+      </c>
+      <c r="L11" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" ht="20" customHeight="1">
+      <c r="A12" s="12" t="inlineStr">
+        <is>
+          <t>🔴 ELIMINADA: MEDICAMENTOS / FARMACIA</t>
+        </is>
+      </c>
+      <c r="B12" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C12" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D12" s="15" t="n">
+        <v>0</v>
+      </c>
+      <c r="E12" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="F12" s="17" t="n">
+        <v>15386.75</v>
+      </c>
+      <c r="G12" s="14" t="n">
+        <v>9.859999999999999</v>
+      </c>
+      <c r="H12" s="18" t="n">
+        <v>32</v>
+      </c>
+      <c r="I12" s="18" t="n">
+        <v>65</v>
+      </c>
+      <c r="J12" s="19" t="n">
+        <v>-15386.75</v>
+      </c>
+      <c r="K12" s="20" t="inlineStr">
+        <is>
+          <t>-100%</t>
+        </is>
+      </c>
+      <c r="L12" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" ht="20" customHeight="1">
+      <c r="A13" s="12" t="inlineStr">
+        <is>
+          <t>🔴 ELIMINADA: VACUNAS</t>
+        </is>
+      </c>
+      <c r="B13" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C13" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D13" s="15" t="n">
+        <v>0</v>
+      </c>
+      <c r="E13" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="F13" s="17" t="n">
+        <v>6130</v>
+      </c>
+      <c r="G13" s="14" t="n">
+        <v>3.93</v>
+      </c>
+      <c r="H13" s="18" t="n">
+        <v>18</v>
+      </c>
+      <c r="I13" s="18" t="n">
+        <v>18</v>
+      </c>
+      <c r="J13" s="19" t="n">
+        <v>-6130</v>
+      </c>
+      <c r="K13" s="20" t="inlineStr">
+        <is>
+          <t>-100%</t>
+        </is>
+      </c>
+      <c r="L13" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" ht="20" customHeight="1">
+      <c r="A14" s="12" t="inlineStr">
+        <is>
+          <t>🔴 ELIMINADA: CONSULTAS</t>
+        </is>
+      </c>
+      <c r="B14" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C14" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D14" s="15" t="n">
+        <v>0</v>
+      </c>
+      <c r="E14" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="F14" s="17" t="n">
+        <v>800</v>
+      </c>
+      <c r="G14" s="14" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="H14" s="18" t="n">
         <v>2</v>
       </c>
-      <c r="E11" s="16" t="n">
-[...8 lines deleted...]
-      <c r="H11" s="18" t="n">
+      <c r="I14" s="18" t="n">
+        <v>2</v>
+      </c>
+      <c r="J14" s="19" t="n">
+        <v>-800</v>
+      </c>
+      <c r="K14" s="20" t="inlineStr">
+        <is>
+          <t>-100%</t>
+        </is>
+      </c>
+      <c r="L14" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" ht="20" customHeight="1">
+      <c r="A15" s="12" t="inlineStr">
+        <is>
+          <t>🔴 ELIMINADA: ESTANCIAS / PENSIONES</t>
+        </is>
+      </c>
+      <c r="B15" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C15" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D15" s="15" t="n">
+        <v>0</v>
+      </c>
+      <c r="E15" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="F15" s="17" t="n">
+        <v>6480</v>
+      </c>
+      <c r="G15" s="14" t="n">
+        <v>4.15</v>
+      </c>
+      <c r="H15" s="18" t="n">
+        <v>2</v>
+      </c>
+      <c r="I15" s="18" t="n">
+        <v>15</v>
+      </c>
+      <c r="J15" s="19" t="n">
+        <v>-6480</v>
+      </c>
+      <c r="K15" s="20" t="inlineStr">
+        <is>
+          <t>-100%</t>
+        </is>
+      </c>
+      <c r="L15" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" ht="20" customHeight="1">
+      <c r="A16" s="12" t="inlineStr">
+        <is>
+          <t>🔴 ELIMINADA: TAXI-PET</t>
+        </is>
+      </c>
+      <c r="B16" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C16" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D16" s="15" t="n">
+        <v>0</v>
+      </c>
+      <c r="E16" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="F16" s="17" t="n">
+        <v>2900</v>
+      </c>
+      <c r="G16" s="14" t="n">
+        <v>1.86</v>
+      </c>
+      <c r="H16" s="18" t="n">
+        <v>22</v>
+      </c>
+      <c r="I16" s="18" t="n">
+        <v>26</v>
+      </c>
+      <c r="J16" s="19" t="n">
+        <v>-2900</v>
+      </c>
+      <c r="K16" s="20" t="inlineStr">
+        <is>
+          <t>-100%</t>
+        </is>
+      </c>
+      <c r="L16" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" ht="20" customHeight="1">
+      <c r="A17" s="12" t="inlineStr">
+        <is>
+          <t>🔴 ELIMINADA: CERTIFICADOS DE VIAJE</t>
+        </is>
+      </c>
+      <c r="B17" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C17" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D17" s="15" t="n">
+        <v>0</v>
+      </c>
+      <c r="E17" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="F17" s="17" t="n">
+        <v>2400</v>
+      </c>
+      <c r="G17" s="14" t="n">
+        <v>1.54</v>
+      </c>
+      <c r="H17" s="18" t="n">
+        <v>2</v>
+      </c>
+      <c r="I17" s="18" t="n">
+        <v>2</v>
+      </c>
+      <c r="J17" s="19" t="n">
+        <v>-2400</v>
+      </c>
+      <c r="K17" s="20" t="inlineStr">
+        <is>
+          <t>-100%</t>
+        </is>
+      </c>
+      <c r="L17" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" ht="20" customHeight="1">
+      <c r="A18" s="12" t="inlineStr">
+        <is>
+          <t>🔴 ELIMINADA: BAÑO</t>
+        </is>
+      </c>
+      <c r="B18" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C18" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D18" s="15" t="n">
+        <v>0</v>
+      </c>
+      <c r="E18" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="F18" s="17" t="n">
+        <v>48103</v>
+      </c>
+      <c r="G18" s="14" t="n">
+        <v>30.84</v>
+      </c>
+      <c r="H18" s="18" t="n">
+        <v>151</v>
+      </c>
+      <c r="I18" s="18" t="n">
+        <v>151</v>
+      </c>
+      <c r="J18" s="19" t="n">
+        <v>-48103</v>
+      </c>
+      <c r="K18" s="20" t="inlineStr">
+        <is>
+          <t>-100%</t>
+        </is>
+      </c>
+      <c r="L18" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" ht="20" customHeight="1">
+      <c r="A19" s="12" t="inlineStr">
+        <is>
+          <t>🔴 ELIMINADA: CORTE</t>
+        </is>
+      </c>
+      <c r="B19" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C19" s="14" t="n">
+        <v>0</v>
+      </c>
+      <c r="D19" s="15" t="n">
+        <v>0</v>
+      </c>
+      <c r="E19" s="16" t="n">
+        <v>0</v>
+      </c>
+      <c r="F19" s="17" t="n">
+        <v>7160</v>
+      </c>
+      <c r="G19" s="14" t="n">
+        <v>4.59</v>
+      </c>
+      <c r="H19" s="18" t="n">
+        <v>45</v>
+      </c>
+      <c r="I19" s="18" t="n">
         <v>46</v>
       </c>
-      <c r="I11" s="18" t="n">
-[...85 lines deleted...]
-      <c r="K13" s="40" t="inlineStr">
+      <c r="J19" s="19" t="n">
+        <v>-7160</v>
+      </c>
+      <c r="K19" s="20" t="inlineStr">
         <is>
           <t>-100%</t>
         </is>
       </c>
-      <c r="L13" s="41" t="n">
-[...172 lines deleted...]
-      <c r="A18" s="42" t="inlineStr">
+      <c r="L19" s="21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" ht="26" customHeight="1">
+      <c r="A20" s="22" t="inlineStr">
         <is>
           <t>TOTAL GENERAL</t>
         </is>
       </c>
-      <c r="B18" s="43" t="n">
-[...2 lines deleted...]
-      <c r="C18" s="44" t="n">
+      <c r="B20" s="23" t="n">
+        <v>0</v>
+      </c>
+      <c r="C20" s="24" t="n">
         <v>100</v>
       </c>
-      <c r="D18" s="45" t="n">
-[...8 lines deleted...]
-      <c r="G18" s="48" t="n">
+      <c r="D20" s="25" t="n">
+        <v>0</v>
+      </c>
+      <c r="E20" s="26" t="n">
+        <v>0</v>
+      </c>
+      <c r="F20" s="27" t="n">
+        <v>155977.68</v>
+      </c>
+      <c r="G20" s="28" t="n">
         <v>100</v>
       </c>
-      <c r="H18" s="49" t="n">
-[...16 lines deleted...]
-      <c r="A19" s="53" t="inlineStr">
+      <c r="H20" s="29" t="n">
+        <v>413</v>
+      </c>
+      <c r="I20" s="29" t="n">
+        <v>1012</v>
+      </c>
+      <c r="J20" s="30" t="n">
+        <v>-155977.68</v>
+      </c>
+      <c r="K20" s="31" t="n">
+        <v>-100</v>
+      </c>
+      <c r="L20" s="32" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="33" t="inlineStr">
         <is>
           <t>Variación Tickets / Piezas</t>
         </is>
       </c>
-      <c r="B19" s="54" t="n"/>
-[...20 lines deleted...]
-      <c r="A22" s="56" t="inlineStr">
+      <c r="B21" s="34" t="n"/>
+      <c r="C21" s="34" t="n"/>
+      <c r="D21" s="35" t="inlineStr">
+        <is>
+          <t>-413 (-100.00%)</t>
+        </is>
+      </c>
+      <c r="E21" s="35" t="inlineStr">
+        <is>
+          <t>-1012 (-100.00%)</t>
+        </is>
+      </c>
+      <c r="F21" s="34" t="n"/>
+      <c r="G21" s="34" t="n"/>
+      <c r="H21" s="34" t="n"/>
+      <c r="I21" s="34" t="n"/>
+      <c r="J21" s="34" t="n"/>
+      <c r="K21" s="34" t="n"/>
+      <c r="L21" s="34" t="n"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="36" t="inlineStr">
         <is>
           <t>KAINUVET - Sistema de Gestión Veterinaria Profesional</t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="57" t="inlineStr">
+    <row r="25">
+      <c r="A25" s="37" t="inlineStr">
         <is>
           <t>Nota: Totales SIN IVA. Promociones prorrateadas solo en POS. 💳 Incluye ventas de crédito.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A24:L24"/>
     <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A25:L25"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A1:L1"/>
-    <mergeCell ref="A23:L23"/>
-    <mergeCell ref="A22:L22"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="L5:L6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" fitToHeight="0" fitToWidth="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>