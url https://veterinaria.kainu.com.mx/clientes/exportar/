--- v0 (2026-07-04)
+++ v1 (2026-09-03)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F392"/>
+  <dimension ref="A1:F510"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Nombre</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Teléfono</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -746,386 +746,408 @@
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ARIADNA</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>668 142 4075</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
           <t>1df215d3</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Moises</t>
+          <t>Alex de la</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>33 3166 3788</t>
-[...3 lines deleted...]
-      <c r="E17" t="inlineStr"/>
+          <t>3331152516</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>282017828</t>
+        </is>
+      </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>7a676aff</t>
+          <t>e3af7702</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Jonathan</t>
+          <t>Sarahy</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>33 2910 9636</t>
-[...3 lines deleted...]
-      <c r="E18" t="inlineStr"/>
+          <t>3314565561</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>8df02886</t>
+          <t>dad30c6a</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Fernando</t>
+          <t>Moises</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>3311761365</t>
+          <t>33 3166 3788</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>53e74270</t>
+          <t>7a676aff</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Lourdes</t>
+          <t>Jonathan</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>3331703919</t>
+          <t>33 2910 9636</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>6331f2d5</t>
+          <t>8df02886</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Briona</t>
+          <t>Fernando</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>311 100 4082</t>
+          <t>3311761365</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
-          <t>a2ede724</t>
+          <t>53e74270</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Sofía</t>
+          <t>Lourdes</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>33 2228 4536</t>
+          <t>3331703919</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>42a9d96d</t>
+          <t>6331f2d5</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Vanesa</t>
+          <t>Briona</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>33 2356 3524</t>
+          <t>311 100 4082</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>99cf08b8</t>
+          <t>a2ede724</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Palmira</t>
+          <t>Sofía</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>33 2612 0291</t>
+          <t>33 2228 4536</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>1cb8c2a8</t>
+          <t>42a9d96d</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Esperanza</t>
+          <t>Hector</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>33 2257 3611</t>
-[...3 lines deleted...]
-      <c r="E25" t="inlineStr"/>
+          <t>33 1350 5554</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>0d4da4ad</t>
+          <t>7a032c74</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Maria</t>
+          <t>Vanesa</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>33 3956 9239</t>
+          <t>33 2356 3524</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>4b2e0f97</t>
+          <t>99cf08b8</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Silvia López</t>
+          <t>Palmira</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>3331158509</t>
+          <t>33 2612 0291</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>53876aed</t>
+          <t>1cb8c2a8</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Jorge</t>
+          <t>Maria</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>33 3839 8605</t>
+          <t>33 3956 9239</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>4f93a811</t>
+          <t>4b2e0f97</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Público en</t>
+          <t>Jorge</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>0000000000</t>
+          <t>33 3839 8605</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>8a4d3191</t>
+          <t>4f93a811</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Erick</t>
+          <t>Ana Gabriela</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>33 2043 7534</t>
-[...3 lines deleted...]
-      <c r="E30" t="inlineStr"/>
+          <t>3316991745</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>1694756641</t>
+        </is>
+      </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>fa368654</t>
+          <t>acd72779</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Victoria</t>
+          <t>Público en</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>6182653860</t>
+          <t>0000000000</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>c55da4a9</t>
+          <t>8a4d3191</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Maria de Jesús</t>
+          <t>Victoria</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>3314122629</t>
+          <t>6182653860</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>683d4e30</t>
+          <t>c55da4a9</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Gilberto</t>
+          <t>Maria de Jesús</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>3321639700</t>
+          <t>3314122629</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>82ece138</t>
+          <t>683d4e30</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Hector (V</t>
+          <t>Gilberto</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>33 1350 5554</t>
+          <t>3321639700</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>7a032c74</t>
+          <t>82ece138</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Fernando</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>3319594768</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
         <is>
           <t>a2ff66ce</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
@@ -1183,6947 +1205,9673 @@
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Esperanza</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>3322573611</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
           <t>028ec583</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Alex de la</t>
+          <t>Holguer De La</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>3331152516</t>
+          <t>3314427723</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>282017828</t>
+          <t>957348424</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>e3af7702</t>
+          <t>c1fc2e52</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Holguer De La</t>
+          <t>Ernesto</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>3314427723</t>
+          <t>3314884669</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>957348424</t>
+          <t>1417684881</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>c1fc2e52</t>
+          <t>c2598f3a</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Ernesto</t>
+          <t>Ana Karen Rodríguez</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>3314884669</t>
+          <t>3321587891</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>1417684881</t>
+          <t>895407311</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>c2598f3a</t>
+          <t>05af6faa</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Ana Karen Rodríguez</t>
+          <t>Jorge</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>3321587891</t>
+          <t>3338398605</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>895407311</t>
+          <t>1309821561</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>05af6faa</t>
+          <t>4cc1b18b</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Jorge</t>
+          <t>Norma</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>3338398605</t>
+          <t>3317801834</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>1309821561</t>
+          <t>261157970</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>4cc1b18b</t>
+          <t>20d07a3b</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Norma</t>
+          <t>MAYTE</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>3317801834</t>
+          <t>3331035426</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>261157970</t>
+          <t>1857439168</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>20d07a3b</t>
+          <t>fb5887d9</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>MAYTE</t>
+          <t>Rocio</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>3331035426</t>
+          <t>3314674277</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>1857439168</t>
+          <t>2087923239</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>fb5887d9</t>
+          <t>6f1479e8</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Rocio</t>
+          <t>Erika</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>3314674277</t>
+          <t>3312618985</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>2087923239</t>
+          <t>1043957084</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>6f1479e8</t>
+          <t>f4c5c07b</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Erika</t>
+          <t>Natalia</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>3351219699</t>
+          <t>4776963637</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>1562569476</t>
+          <t>694485922</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>f9f842a0</t>
+          <t>0833f8f3</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Erika</t>
+          <t>Julio</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>3312618985</t>
+          <t>3310058226</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>1043957084</t>
+          <t>65696236</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>f4c5c07b</t>
+          <t>46a5add5</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Natalia</t>
+          <t>Antonia</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>4776963637</t>
+          <t>3314598230</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>694485922</t>
+          <t>1775889452</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>0833f8f3</t>
+          <t>5abd728b</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Julio</t>
+          <t>Maribel mejia</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>3310058226</t>
+          <t>3335593423</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>65696236</t>
+          <t>915257185</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>46a5add5</t>
+          <t>ad453952</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Antonia</t>
+          <t>Fer (porus</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>3314598230</t>
+          <t>3313840265</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>1775889452</t>
+          <t>1261750705</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>5abd728b</t>
+          <t>abe318de</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Maribel mejia</t>
+          <t>Pilar</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>3335593423</t>
+          <t>3333980269</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>915257185</t>
+          <t>1481788918</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>ad453952</t>
+          <t>10f49fed</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Fer (porus</t>
+          <t>Gina</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>3313840265</t>
-[...1 lines deleted...]
-      </c>
+          <t>3316044547</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
-          <t>1261750705</t>
+          <t>900416746</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>abe318de</t>
+          <t>98e83fb7</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Pilar</t>
+          <t>Erick</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>3333980269</t>
-[...1 lines deleted...]
-      </c>
+          <t>33 2043 7534</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
-          <t>1481788918</t>
+          <t>354937898</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>10f49fed</t>
+          <t>fa368654</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Ana Gabriela</t>
+          <t>Silvia López</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>3316991745</t>
-[...4 lines deleted...]
-          <t>1694756641</t>
+          <t>3331158509</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>acd72779</t>
+          <t>53876aed</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Gina</t>
+          <t>DIEGO</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>3316044547</t>
+          <t>33000000</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
-      <c r="E57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E57" t="inlineStr"/>
       <c r="F57" t="inlineStr">
         <is>
-          <t>98e83fb7</t>
+          <t>a3b3dcbf</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Sarahy</t>
+          <t>Diego</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>3314565561</t>
-[...6 lines deleted...]
-      </c>
+          <t>3326833044</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr"/>
+      <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr">
         <is>
-          <t>dad30c6a</t>
+          <t>37ebbc38</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>DIEGO</t>
+          <t>Rosalia</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>33000000</t>
+          <t>3319859749</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr">
         <is>
-          <t>a3b3dcbf</t>
+          <t>f1ac7e9f</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Diego</t>
+          <t>ARACELI</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>3326833044</t>
+          <t>3314887118</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="E60" t="inlineStr"/>
       <c r="F60" t="inlineStr">
         <is>
-          <t>37ebbc38</t>
+          <t>e02fa25a</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Rosalia</t>
+          <t>Luis Alberto Curiel</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>3319859749</t>
+          <t>33 2225 3115</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="E61" t="inlineStr"/>
       <c r="F61" t="inlineStr">
         <is>
-          <t>f1ac7e9f</t>
+          <t>1d0ae4ee</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>ARACELI</t>
+          <t>LUPITA</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>3314887118</t>
+          <t>33 3820 2639</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="E62" t="inlineStr"/>
       <c r="F62" t="inlineStr">
         <is>
-          <t>e02fa25a</t>
+          <t>481aab92</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Luis Alberto Curiel</t>
+          <t>Paulina</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>33 2225 3115</t>
+          <t>33 2320 7288</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="E63" t="inlineStr"/>
       <c r="F63" t="inlineStr">
         <is>
-          <t>1d0ae4ee</t>
+          <t>b7775172</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>LUPITA</t>
+          <t>Alejandra</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>33 3820 2639</t>
-[...3 lines deleted...]
-      <c r="E64" t="inlineStr"/>
+          <t>3310935183</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>481aab92</t>
+          <t>7f6afabe</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Paulina</t>
+          <t>Patricia</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>33 2320 7288</t>
-[...3 lines deleted...]
-      <c r="E65" t="inlineStr"/>
+          <t>33 1219 1610</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>876974131</t>
+        </is>
+      </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>b7775172</t>
+          <t>e229965a</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Jorge poul espinoza</t>
+          <t>Vanessa</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>3314118694</t>
+          <t>3330353753</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="E66" t="inlineStr"/>
       <c r="F66" t="inlineStr">
         <is>
-          <t>3bb185d9</t>
+          <t>3e296b8a</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Vanessa</t>
+          <t>Andrea juarez</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>3330353753</t>
+          <t>3322457156</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="E67" t="inlineStr"/>
       <c r="F67" t="inlineStr">
         <is>
-          <t>3e296b8a</t>
+          <t>2f740c07</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Andrea juarez</t>
+          <t>Alonso Zepeda</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>3322457156</t>
-[...3 lines deleted...]
-      <c r="E68" t="inlineStr"/>
+          <t>3331576988</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>320129580</t>
+        </is>
+      </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>2f740c07</t>
+          <t>37867bd0</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Verónica</t>
+          <t>Ruth</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>3339899327</t>
+          <t>6691597985</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>verovicc84@gmail.com</t>
-[...2 lines deleted...]
-      <c r="E69" t="inlineStr"/>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>15530306</t>
+        </is>
+      </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>b34b9215</t>
+          <t>5613689f</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Maria</t>
+          <t>ULISES</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>33 3201 8989</t>
+          <t>5613701189</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="E70" t="inlineStr"/>
       <c r="F70" t="inlineStr">
         <is>
-          <t>36b62e4a</t>
+          <t>be91e21c</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>ULISES</t>
+          <t>Monica</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>5613701189</t>
+          <t>3313438821</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr">
         <is>
-          <t>be91e21c</t>
+          <t>63a123ce</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Eduardo</t>
+          <t>Elizabeth</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>33 1606 3715</t>
+          <t>33 2184 7391</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="E72" t="inlineStr"/>
       <c r="F72" t="inlineStr">
         <is>
-          <t>f9cade30</t>
+          <t>4e90ac98</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Monica</t>
+          <t>Karlos López</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>3313438821</t>
+          <t>33 2146 4229</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="E73" t="inlineStr"/>
       <c r="F73" t="inlineStr">
         <is>
-          <t>63a123ce</t>
+          <t>3cdc9eaa</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Elizabeth</t>
+          <t>Sofia</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>33 2184 7391</t>
+          <t>3330582171</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="E74" t="inlineStr"/>
       <c r="F74" t="inlineStr">
         <is>
-          <t>4e90ac98</t>
+          <t>0bf69e1f</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Patricia</t>
+          <t>Sandra</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>33 1219 1610</t>
+          <t>3312888854</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr">
         <is>
-          <t>e229965a</t>
+          <t>ffa700e0</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Karlos López</t>
+          <t>Maria de Jesús</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>33 2146 4229</t>
+          <t>9098272966</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="E76" t="inlineStr"/>
       <c r="F76" t="inlineStr">
         <is>
-          <t>3cdc9eaa</t>
+          <t>4c5de3df</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Sofia</t>
+          <t>isaac</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>3330582171</t>
+          <t>3322112877</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr">
         <is>
-          <t>0bf69e1f</t>
+          <t>263b5e15</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Sandra</t>
+          <t>Eduardo</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>3312888854</t>
+          <t>3331760967</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr">
         <is>
-          <t>ffa700e0</t>
+          <t>fc6235c7</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Alejandra</t>
+          <t>Alondra</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>3310935183</t>
+          <t>3335478990</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="E79" t="inlineStr"/>
       <c r="F79" t="inlineStr">
         <is>
-          <t>7f6afabe</t>
+          <t>0965d9a3</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Maria de Jesús</t>
+          <t>Norberto</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>9098272966</t>
+          <t>3318941320</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="E80" t="inlineStr"/>
       <c r="F80" t="inlineStr">
         <is>
-          <t>4c5de3df</t>
+          <t>79430d9b</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>isaac</t>
+          <t>Lorena</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>3322112877</t>
+          <t>3312420147</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="E81" t="inlineStr"/>
       <c r="F81" t="inlineStr">
         <is>
-          <t>263b5e15</t>
+          <t>206ef1f6</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Eduardo</t>
+          <t>Karen</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>3331760967</t>
+          <t>3334621437</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="E82" t="inlineStr"/>
       <c r="F82" t="inlineStr">
         <is>
-          <t>fc6235c7</t>
+          <t>eacf4b5d</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Tania</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>3331915956</t>
+          <t>3327289133</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="E83" t="inlineStr"/>
       <c r="F83" t="inlineStr">
         <is>
-          <t>49b70ec8</t>
+          <t>5b4e79f2</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Alondra</t>
+          <t>Eduardo</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>3335478990</t>
+          <t>3316063715</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="E84" t="inlineStr"/>
       <c r="F84" t="inlineStr">
         <is>
-          <t>0965d9a3</t>
+          <t>14a7deb2</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Norberto</t>
+          <t>Viviana</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>3318941320</t>
-[...3 lines deleted...]
-      <c r="E85" t="inlineStr"/>
+          <t>33 1143 5840</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>723232045</t>
+        </is>
+      </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>79430d9b</t>
+          <t>5795f153</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Lorena</t>
+          <t>Alma</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>3312420147</t>
-[...3 lines deleted...]
-      <c r="E86" t="inlineStr"/>
+          <t>3329885335</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>1340904943</t>
+        </is>
+      </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>206ef1f6</t>
+          <t>1a572081</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Karen</t>
+          <t>YILDA</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>3334621437</t>
-[...3 lines deleted...]
-      <c r="E87" t="inlineStr"/>
+          <t>33 1071 4239</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>1428770006</t>
+        </is>
+      </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>eacf4b5d</t>
+          <t>77cd54f4</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Tania</t>
+          <t>Vanessa</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>3327289133</t>
-[...3 lines deleted...]
-      <c r="E88" t="inlineStr"/>
+          <t>3312331137</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>134836756</t>
+        </is>
+      </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>5b4e79f2</t>
+          <t>44abe035</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Luis enrique</t>
+          <t>Laura</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>3317738600</t>
-[...3 lines deleted...]
-      <c r="E89" t="inlineStr"/>
+          <t>3321830533</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>596919631</t>
+        </is>
+      </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>95e64ce5</t>
+          <t>3652fc3a</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Eduardo</t>
+          <t>Marina</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>3316063715</t>
-[...3 lines deleted...]
-      <c r="E90" t="inlineStr"/>
+          <t>33 1020 5523</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>1310799670</t>
+        </is>
+      </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>14a7deb2</t>
+          <t>d16d2f3f</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Norma</t>
+          <t>Ana Paula</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>3334414083</t>
+          <t>3411517332</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>256261547</t>
+          <t>1340602734</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>fbd8e021</t>
+          <t>ed5acb02</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Sofia</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>3322284536</t>
-[...4 lines deleted...]
-          <t>1451722658</t>
+          <t>3324972591</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>d3492ee6</t>
+          <t>49b70ec8</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Viviana</t>
+          <t>Rosalinda</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>33 1143 5840</t>
+          <t>3331715534</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>723232045</t>
+          <t>342287701</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>5795f153</t>
+          <t>69bbf7f4</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>PEDRO</t>
+          <t>Gloria</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>3311759060</t>
+          <t>3315205661</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>916171570</t>
+          <t>73833916</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>5cbfbeaa</t>
+          <t>47a96305</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Alma</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>3329885335</t>
+          <t>3326510699</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>1340904943</t>
+          <t>734493884</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>1a572081</t>
+          <t>3ffea2d7</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>YILDA</t>
+          <t>Mauricio</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>33 1071 4239</t>
+          <t>3317537606</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>1428770006</t>
+          <t>1512522501</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>77cd54f4</t>
+          <t>9d153ede</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Vanessa</t>
+          <t>Paulina yaneth lopez</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>3312331137</t>
+          <t>3329409352</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>134836756</t>
+          <t>457165805</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>44abe035</t>
+          <t>b299eea3</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Laura</t>
+          <t>Berenice</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>3321830533</t>
+          <t>3333231683</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>596919631</t>
+          <t>890308223</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>3652fc3a</t>
+          <t>8ef8f5f8</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Marina</t>
+          <t>Eduardo</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>33 1020 5523</t>
-[...4 lines deleted...]
-          <t>1310799670</t>
+          <t>33 1606 3715</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>d16d2f3f</t>
+          <t>f9cade30</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Ana Paula</t>
+          <t>Verónica</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>3411517332</t>
-[...6 lines deleted...]
-      </c>
+          <t>3339899327</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>verovicc84@gmail.com</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr"/>
       <c r="F100" t="inlineStr">
         <is>
-          <t>ed5acb02</t>
+          <t>b34b9215</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Ruth</t>
+          <t>Maria</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>6691597985</t>
-[...6 lines deleted...]
-      </c>
+          <t>33 3201 8989</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr"/>
+      <c r="E101" t="inlineStr"/>
       <c r="F101" t="inlineStr">
         <is>
-          <t>5613689f</t>
+          <t>36b62e4a</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Roxana</t>
+          <t>Sofia</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>3326184800</t>
-[...4 lines deleted...]
-          <t>theroxstore@gmail.com</t>
+          <t>3322284536</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>1073154567</t>
+          <t>1451722658</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>1f5f5442</t>
+          <t>d3492ee6</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Rosalinda</t>
+          <t>Roxana</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>3331715534</t>
+          <t>3326184800</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>theroxstore@gmail.com</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>342287701</t>
+          <t>1073154567</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>69bbf7f4</t>
+          <t>1f5f5442</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Gloria</t>
+          <t>Jorge poul espinoza</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>3315205661</t>
-[...4 lines deleted...]
-          <t>73833916</t>
+          <t>3314118694</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>jorge@sincorreo.com</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>47a96305</t>
+          <t>3bb185d9</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Alma</t>
+          <t>Luis enrique</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>3326510699</t>
-[...6 lines deleted...]
-      </c>
+          <t>3317738600</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr"/>
+      <c r="E105" t="inlineStr"/>
       <c r="F105" t="inlineStr">
         <is>
-          <t>3ffea2d7</t>
+          <t>95e64ce5</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Mauricio</t>
+          <t>Mara</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>3317537606</t>
-[...6 lines deleted...]
-      </c>
+          <t>3311260835</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr"/>
+      <c r="E106" t="inlineStr"/>
       <c r="F106" t="inlineStr">
         <is>
-          <t>9d153ede</t>
+          <t>a2e0a8ba</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Paulina yaneth lopez</t>
+          <t>David</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>3329409352</t>
-[...6 lines deleted...]
-      </c>
+          <t>3335515268</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr"/>
+      <c r="E107" t="inlineStr"/>
       <c r="F107" t="inlineStr">
         <is>
-          <t>b299eea3</t>
+          <t>0d88fce9</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Berenice</t>
+          <t>Mauro</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>3333231683</t>
-[...6 lines deleted...]
-      </c>
+          <t>6643067617</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr"/>
+      <c r="E108" t="inlineStr"/>
       <c r="F108" t="inlineStr">
         <is>
-          <t>8ef8f5f8</t>
+          <t>bc8417e7</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Alonso Zepeda</t>
+          <t>Erika</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>3331576988</t>
+          <t>4521659480</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>erikaclementemondragon@gmail.com</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>320129580</t>
+          <t>380647558</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>37867bd0</t>
+          <t>2ddd51a6</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>LUIS MARIO A</t>
+          <t>Rubén</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>3331918951</t>
-[...6 lines deleted...]
-      </c>
+          <t>3322570630</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr"/>
+      <c r="E110" t="inlineStr"/>
       <c r="F110" t="inlineStr">
         <is>
-          <t>af4caef5</t>
+          <t>5f109f76</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Daniela</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>33 3191 8956</t>
-[...6 lines deleted...]
-      </c>
+          <t>3324406881</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr"/>
+      <c r="E111" t="inlineStr"/>
       <c r="F111" t="inlineStr">
         <is>
-          <t>158c6213</t>
+          <t>7c07193d</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Mara</t>
+          <t>Yilda</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>3311260835</t>
+          <t>3310714239</t>
         </is>
       </c>
       <c r="C112" t="inlineStr"/>
       <c r="E112" t="inlineStr"/>
       <c r="F112" t="inlineStr">
         <is>
-          <t>a2e0a8ba</t>
+          <t>0da2231b</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Elizabeth</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>3335515268</t>
+          <t>3321847391</t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="E113" t="inlineStr"/>
       <c r="F113" t="inlineStr">
         <is>
-          <t>0d88fce9</t>
+          <t>a2845048</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Mauro</t>
+          <t>Reyna</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>6643067617</t>
+          <t>5516790010</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="E114" t="inlineStr"/>
       <c r="F114" t="inlineStr">
         <is>
-          <t>bc8417e7</t>
+          <t>0079d7e0</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Rubén</t>
+          <t>Patricia</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>3322570630</t>
+          <t>3312191610</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="E115" t="inlineStr"/>
       <c r="F115" t="inlineStr">
         <is>
-          <t>5f109f76</t>
+          <t>1772bb9f</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Daniela</t>
+          <t>Moises</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>3324406881</t>
+          <t>3331663788</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="E116" t="inlineStr"/>
       <c r="F116" t="inlineStr">
         <is>
-          <t>7c07193d</t>
+          <t>6c933324</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Yilda</t>
+          <t>Mariana</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>3310714239</t>
+          <t>3331582018</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="E117" t="inlineStr"/>
       <c r="F117" t="inlineStr">
         <is>
-          <t>0da2231b</t>
+          <t>34e17ad6</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Elizabeth</t>
+          <t>Viviana</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>3321847391</t>
+          <t>3311435840</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="E118" t="inlineStr"/>
       <c r="F118" t="inlineStr">
         <is>
-          <t>a2845048</t>
+          <t>eb4518b4</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Reyna</t>
+          <t>Darlyn</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>5516790010</t>
-[...3 lines deleted...]
-      <c r="E119" t="inlineStr"/>
+          <t>3310187637</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>35921635</t>
+        </is>
+      </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>0079d7e0</t>
+          <t>9b46ba95</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Patricia</t>
+          <t>Israel Becerril</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>3312191610</t>
-[...3 lines deleted...]
-      <c r="E120" t="inlineStr"/>
+          <t>55 2662 2774</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>2034177298</t>
+        </is>
+      </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>1772bb9f</t>
+          <t>9837928b</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Moises</t>
+          <t>Lilia</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>3331663788</t>
+          <t>7441069301</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="E121" t="inlineStr"/>
       <c r="F121" t="inlineStr">
         <is>
-          <t>6c933324</t>
+          <t>0c6f1e91</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Mariana</t>
+          <t>Carlos</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>3331582018</t>
+          <t>3317600906</t>
         </is>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="E122" t="inlineStr"/>
       <c r="F122" t="inlineStr">
         <is>
-          <t>34e17ad6</t>
+          <t>1ef6405c</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Viviana</t>
+          <t>Natalia</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>3311435840</t>
+          <t>3322132956</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="E123" t="inlineStr"/>
       <c r="F123" t="inlineStr">
         <is>
-          <t>eb4518b4</t>
+          <t>c129d900</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Miguel</t>
+          <t>Carlotta</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>3322266774</t>
+          <t>3319872957</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="E124" t="inlineStr"/>
       <c r="F124" t="inlineStr">
         <is>
-          <t>84b76178</t>
+          <t>0c87d192</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Catalina</t>
+          <t>Gladys</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>33 1007 2411</t>
+          <t>7441590853</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
       <c r="E125" t="inlineStr"/>
       <c r="F125" t="inlineStr">
         <is>
-          <t>6e8a2840</t>
+          <t>62f57e6d</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Ruben de la</t>
+          <t>Efren</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>3313110299</t>
+          <t>33 2384 2443</t>
         </is>
       </c>
       <c r="C126" t="inlineStr"/>
       <c r="E126" t="inlineStr"/>
       <c r="F126" t="inlineStr">
         <is>
-          <t>56665112</t>
+          <t>27925b10</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Alejandra</t>
+          <t>jessica lozano</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>3331567950</t>
+          <t>3320821316</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="E127" t="inlineStr"/>
       <c r="F127" t="inlineStr">
         <is>
-          <t>07af716f</t>
+          <t>9530091d</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Jose</t>
+          <t>Hugo</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>3332001744</t>
+          <t>3332188918</t>
         </is>
       </c>
       <c r="C128" t="inlineStr"/>
       <c r="E128" t="inlineStr"/>
       <c r="F128" t="inlineStr">
         <is>
-          <t>2571405c</t>
+          <t>a3d7ef4f</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Lilia</t>
+          <t>ana paula</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>7441069301</t>
+          <t>3411175259</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="E129" t="inlineStr"/>
       <c r="F129" t="inlineStr">
         <is>
-          <t>0c6f1e91</t>
+          <t>a5f1af5d</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Carlos</t>
+          <t>Eli</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>3317600906</t>
+          <t>3327585819</t>
         </is>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="E130" t="inlineStr"/>
       <c r="F130" t="inlineStr">
         <is>
-          <t>1ef6405c</t>
+          <t>5ded95ad</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Gabriela</t>
+          <t>Jesus</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>3316036800</t>
+          <t>3334686944</t>
         </is>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="E131" t="inlineStr"/>
       <c r="F131" t="inlineStr">
         <is>
-          <t>7226227e</t>
+          <t>1fb1e469</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Natalia</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>3322132956</t>
+          <t>3318576302</t>
         </is>
       </c>
       <c r="C132" t="inlineStr"/>
       <c r="E132" t="inlineStr"/>
       <c r="F132" t="inlineStr">
         <is>
-          <t>c129d900</t>
+          <t>bee37564</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Jessica</t>
+          <t>Jorge Alberto olayo</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>3335820247</t>
-[...3 lines deleted...]
-      <c r="E133" t="inlineStr"/>
+          <t>3311146346</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>880621647</t>
+        </is>
+      </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>d2f1c307</t>
+          <t>955d0cae</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Carlotta</t>
+          <t>Rosy</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>3319872957</t>
-[...3 lines deleted...]
-      <c r="E134" t="inlineStr"/>
+          <t>3316713253</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>663471473</t>
+        </is>
+      </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>0c87d192</t>
+          <t>cb2b497e</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Laura</t>
+          <t>Claudia</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>3310393234</t>
-[...3 lines deleted...]
-      <c r="E135" t="inlineStr"/>
+          <t>5530341541</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>1150374976</t>
+        </is>
+      </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>0540dbd9</t>
+          <t>71ab93e7</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Gladys</t>
+          <t>Rubí</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>7441590853</t>
-[...3 lines deleted...]
-      <c r="E136" t="inlineStr"/>
+          <t>3315877469</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>598561815</t>
+        </is>
+      </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>62f57e6d</t>
+          <t>e3e060ff</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Priscilla castellanos</t>
+          <t>Lourdes</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>3318244693</t>
+          <t>3319444478</t>
         </is>
       </c>
       <c r="C137" t="inlineStr"/>
-      <c r="E137" t="inlineStr"/>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>740647854</t>
+        </is>
+      </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>1234bca5</t>
+          <t>c9145f5f</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Blanca Díaz de</t>
+          <t>CATALINA</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>33 2149 5569</t>
-[...3 lines deleted...]
-      <c r="E138" t="inlineStr"/>
+          <t>3310072411</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>806097911</t>
+        </is>
+      </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>facc1174</t>
+          <t>4cfd411e</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Efren</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>33 2384 2443</t>
+          <t>33 1825 6460</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="E139" t="inlineStr"/>
       <c r="F139" t="inlineStr">
         <is>
-          <t>27925b10</t>
+          <t>f4a9ac75</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>jessica lozano</t>
+          <t>Blanca Díaz de</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>3320821316</t>
+          <t>33 2149 5569</t>
         </is>
       </c>
       <c r="C140" t="inlineStr"/>
-      <c r="E140" t="inlineStr"/>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>1611915905</t>
+        </is>
+      </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>9530091d</t>
+          <t>facc1174</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>JESSICA</t>
+          <t>Gabriela</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>3327600084</t>
-[...3 lines deleted...]
-      <c r="E141" t="inlineStr"/>
+          <t>3316036800</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>gabrielaguerreroespinoza@hotmail.com</t>
+        </is>
+      </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>7e78ead2</t>
+          <t>7226227e</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Hugo</t>
+          <t>Miguel</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>3332188918</t>
+          <t>3322266774</t>
         </is>
       </c>
       <c r="C142" t="inlineStr"/>
       <c r="E142" t="inlineStr"/>
       <c r="F142" t="inlineStr">
         <is>
-          <t>a3d7ef4f</t>
+          <t>84b76178</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>ana paula</t>
+          <t>Ruben de la</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>3411175259</t>
+          <t>3313110299</t>
         </is>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="E143" t="inlineStr"/>
       <c r="F143" t="inlineStr">
         <is>
-          <t>a5f1af5d</t>
+          <t>56665112</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Alicia</t>
+          <t>Alejandra</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>3331578611</t>
+          <t>3331567950</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="E144" t="inlineStr"/>
       <c r="F144" t="inlineStr">
         <is>
-          <t>f3841151</t>
+          <t>07af716f</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Eli</t>
+          <t>Laura</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>3327585819</t>
+          <t>3310393234</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="E145" t="inlineStr"/>
       <c r="F145" t="inlineStr">
         <is>
-          <t>5ded95ad</t>
+          <t>0540dbd9</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Jesus Eduardo Camps</t>
+          <t>Priscilla castellanos</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>5544485190</t>
-[...6 lines deleted...]
-      </c>
+          <t>3318244693</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr"/>
       <c r="E146" t="inlineStr"/>
       <c r="F146" t="inlineStr">
         <is>
-          <t>80ce6f81</t>
+          <t>1234bca5</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Nicolas</t>
+          <t>Alicia</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>33 1825 6460</t>
+          <t>3331578611</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="E147" t="inlineStr"/>
       <c r="F147" t="inlineStr">
         <is>
-          <t>f4a9ac75</t>
+          <t>f3841151</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Andres</t>
+          <t>Jesus Eduardo Camps</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>33 2257 8419</t>
-[...2 lines deleted...]
-      <c r="C148" t="inlineStr"/>
+          <t>5544485190</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>jesuse_camps@live.com</t>
+        </is>
+      </c>
       <c r="E148" t="inlineStr"/>
       <c r="F148" t="inlineStr">
         <is>
-          <t>da5891f6</t>
+          <t>80ce6f81</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Rebecka de</t>
+          <t>Andres</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>3322561548</t>
+          <t>33 2257 8419</t>
         </is>
       </c>
       <c r="C149" t="inlineStr"/>
       <c r="E149" t="inlineStr"/>
       <c r="F149" t="inlineStr">
         <is>
-          <t>64116af5</t>
+          <t>da5891f6</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Jesus</t>
+          <t>Isabel</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>3334686944</t>
+          <t>452 149 3666</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="E150" t="inlineStr"/>
       <c r="F150" t="inlineStr">
         <is>
-          <t>1fb1e469</t>
+          <t>67af4794</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Manuel</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>3318576302</t>
+          <t>3310109733</t>
         </is>
       </c>
       <c r="C151" t="inlineStr"/>
       <c r="E151" t="inlineStr"/>
       <c r="F151" t="inlineStr">
         <is>
-          <t>bee37564</t>
+          <t>1502801a</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Lupita</t>
+          <t>Veronica</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>3338202639</t>
-[...6 lines deleted...]
-      </c>
+          <t>3311165056</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr"/>
+      <c r="E152" t="inlineStr"/>
       <c r="F152" t="inlineStr">
         <is>
-          <t>ca885764</t>
+          <t>70f75b3e</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Jorge Alberto olayo</t>
+          <t>Nicole</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>3311146346</t>
-[...6 lines deleted...]
-      </c>
+          <t>3319724377</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr"/>
+      <c r="E153" t="inlineStr"/>
       <c r="F153" t="inlineStr">
         <is>
-          <t>955d0cae</t>
+          <t>d292aef8</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Rosy</t>
+          <t>Adalberto</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>3316713253</t>
-[...6 lines deleted...]
-      </c>
+          <t>3313985198</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr"/>
+      <c r="E154" t="inlineStr"/>
       <c r="F154" t="inlineStr">
         <is>
-          <t>cb2b497e</t>
+          <t>52707e13</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Sara</t>
+          <t>Adrian</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>3314440828</t>
-[...1 lines deleted...]
-      </c>
+          <t>3325373717</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr"/>
+      <c r="E155" t="inlineStr"/>
       <c r="F155" t="inlineStr">
         <is>
-          <t>e9822d7e</t>
+          <t>acd938f6</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Claudia</t>
+          <t>Oscar</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>5530341541</t>
-[...6 lines deleted...]
-      </c>
+          <t>3331197736</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr"/>
+      <c r="E156" t="inlineStr"/>
       <c r="F156" t="inlineStr">
         <is>
-          <t>71ab93e7</t>
+          <t>0637b93d</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Israel</t>
+          <t>yolanda</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>55 2662 2774</t>
-[...6 lines deleted...]
-      </c>
+          <t>3335970495</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr"/>
+      <c r="E157" t="inlineStr"/>
       <c r="F157" t="inlineStr">
         <is>
-          <t>9837928b</t>
+          <t>41a266db</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Dienda</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>3331918956</t>
-[...1 lines deleted...]
-      </c>
+          <t>3335592552</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr"/>
+      <c r="E158" t="inlineStr"/>
       <c r="F158" t="inlineStr">
         <is>
-          <t>12dcb1a0</t>
+          <t>4926440e</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Darlyn</t>
+          <t>Ozziel</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>3310187637</t>
-[...5 lines deleted...]
-          <t>35921635</t>
+          <t>3313140444</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>9b46ba95</t>
+          <t>20465b3e</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Rubí</t>
+          <t>Georgina</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>3315877469</t>
+          <t>3311395928</t>
         </is>
       </c>
       <c r="C160" t="inlineStr"/>
-      <c r="E160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E160" t="inlineStr"/>
       <c r="F160" t="inlineStr">
         <is>
-          <t>e3e060ff</t>
+          <t>5c0823cc</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Lourdes</t>
+          <t>Luis</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>3319444478</t>
+          <t>3315356293</t>
         </is>
       </c>
       <c r="C161" t="inlineStr"/>
-      <c r="E161" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E161" t="inlineStr"/>
       <c r="F161" t="inlineStr">
         <is>
-          <t>c9145f5f</t>
+          <t>58a63a2c</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>CATALINA</t>
+          <t>Arturo</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>3310072411</t>
-[...1 lines deleted...]
-      </c>
+          <t>3338145865</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr"/>
+      <c r="E162" t="inlineStr"/>
       <c r="F162" t="inlineStr">
         <is>
-          <t>4cfd411e</t>
+          <t>cbedc26d</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Carlos</t>
+          <t>Dilery</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>33 3218 4611</t>
-[...3 lines deleted...]
-      <c r="E163" t="inlineStr"/>
+          <t>3335550542</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>b071be48</t>
+          <t>b89f7ab3</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Isabel</t>
+          <t>NICO</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>452 149 3666</t>
+          <t>1212</t>
         </is>
       </c>
       <c r="C164" t="inlineStr"/>
       <c r="E164" t="inlineStr"/>
       <c r="F164" t="inlineStr">
         <is>
-          <t>67af4794</t>
+          <t>c8d85663</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Manuel</t>
+          <t>Rodrogo</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>3310109733</t>
+          <t>1212122</t>
         </is>
       </c>
       <c r="C165" t="inlineStr"/>
       <c r="E165" t="inlineStr"/>
       <c r="F165" t="inlineStr">
         <is>
-          <t>1502801a</t>
+          <t>dc735029</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Veronica</t>
+          <t>Cruz</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>3311165056</t>
+          <t>1111</t>
         </is>
       </c>
       <c r="C166" t="inlineStr"/>
       <c r="E166" t="inlineStr"/>
       <c r="F166" t="inlineStr">
         <is>
-          <t>70f75b3e</t>
+          <t>210463e1</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Nicole</t>
+          <t>Jovana</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>3319724377</t>
+          <t>331058505</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="E167" t="inlineStr"/>
       <c r="F167" t="inlineStr">
         <is>
-          <t>d292aef8</t>
+          <t>7a985e3f</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Adalberto</t>
+          <t>Montse Garcia</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>3313985198</t>
+          <t>3322557278</t>
         </is>
       </c>
       <c r="C168" t="inlineStr"/>
       <c r="E168" t="inlineStr"/>
       <c r="F168" t="inlineStr">
         <is>
-          <t>52707e13</t>
+          <t>df423eea</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Adrian</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>3325373717</t>
+          <t>7221687448</t>
         </is>
       </c>
       <c r="C169" t="inlineStr"/>
       <c r="E169" t="inlineStr"/>
       <c r="F169" t="inlineStr">
         <is>
-          <t>acd938f6</t>
+          <t>78d5defb</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Oscar</t>
+          <t>Edwin</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>3331197736</t>
+          <t>3316375270</t>
         </is>
       </c>
       <c r="C170" t="inlineStr"/>
       <c r="E170" t="inlineStr"/>
       <c r="F170" t="inlineStr">
         <is>
-          <t>0637b93d</t>
+          <t>aca4eae0</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>yolanda</t>
+          <t>Sara</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>3335970495</t>
+          <t>3335988356</t>
         </is>
       </c>
       <c r="C171" t="inlineStr"/>
       <c r="E171" t="inlineStr"/>
       <c r="F171" t="inlineStr">
         <is>
-          <t>41a266db</t>
+          <t>59982bf3</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Dienda</t>
+          <t>Luis</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>3335592552</t>
+          <t>3331055567</t>
         </is>
       </c>
       <c r="C172" t="inlineStr"/>
       <c r="E172" t="inlineStr"/>
       <c r="F172" t="inlineStr">
         <is>
-          <t>4926440e</t>
+          <t>5b015f39</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Yesenia</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>3327174384</t>
-[...6 lines deleted...]
-      </c>
+          <t>7531145201</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr"/>
       <c r="E173" t="inlineStr"/>
       <c r="F173" t="inlineStr">
         <is>
-          <t>a1e40561</t>
+          <t>6fa6c495</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Georgina</t>
+          <t>Pedro</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>3311395928</t>
+          <t>6671997751</t>
         </is>
       </c>
       <c r="C174" t="inlineStr"/>
       <c r="E174" t="inlineStr"/>
       <c r="F174" t="inlineStr">
         <is>
-          <t>5c0823cc</t>
+          <t>500fbb44</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Luis</t>
+          <t>Marisol</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>3315356293</t>
+          <t>3334000485</t>
         </is>
       </c>
       <c r="C175" t="inlineStr"/>
       <c r="E175" t="inlineStr"/>
       <c r="F175" t="inlineStr">
         <is>
-          <t>58a63a2c</t>
+          <t>94fa789c</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Ozziel</t>
+          <t>Sara</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>3313140444</t>
+          <t>3310164365</t>
         </is>
       </c>
       <c r="C176" t="inlineStr"/>
       <c r="E176" t="inlineStr"/>
       <c r="F176" t="inlineStr">
         <is>
-          <t>20465b3e</t>
+          <t>a83f08ed</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Arturo</t>
+          <t>Hector</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>3338145865</t>
+          <t>3331378618</t>
         </is>
       </c>
       <c r="C177" t="inlineStr"/>
       <c r="E177" t="inlineStr"/>
       <c r="F177" t="inlineStr">
         <is>
-          <t>cbedc26d</t>
+          <t>b4ea09c0</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Carlos</t>
+          <t>Liliana</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>12121212</t>
-[...6 lines deleted...]
-      </c>
+          <t>3314669078</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr"/>
       <c r="E178" t="inlineStr"/>
       <c r="F178" t="inlineStr">
         <is>
-          <t>32970691</t>
+          <t>892c36cc</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>NICO</t>
+          <t>Judith</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>1212</t>
+          <t>3339525418</t>
         </is>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="E179" t="inlineStr"/>
       <c r="F179" t="inlineStr">
         <is>
-          <t>c8d85663</t>
+          <t>b8d03452</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Rodrogo</t>
+          <t>Carlos</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>1212122</t>
-[...3 lines deleted...]
-      <c r="E180" t="inlineStr"/>
+          <t>3317600905</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>dc735029</t>
+          <t>64b3c6ae</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Cruz</t>
+          <t>Karina</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>1111</t>
+          <t>3314684710</t>
         </is>
       </c>
       <c r="C181" t="inlineStr"/>
       <c r="E181" t="inlineStr"/>
       <c r="F181" t="inlineStr">
         <is>
-          <t>210463e1</t>
+          <t>59b116e3</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Jovana</t>
+          <t>Daniela</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>331058505</t>
+          <t>6441506853</t>
         </is>
       </c>
       <c r="C182" t="inlineStr"/>
       <c r="E182" t="inlineStr"/>
       <c r="F182" t="inlineStr">
         <is>
-          <t>7a985e3f</t>
+          <t>3845af16</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Carlos</t>
+          <t>Anna</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>3317600905</t>
+          <t>6646974788</t>
         </is>
       </c>
       <c r="C183" t="inlineStr"/>
       <c r="E183" t="inlineStr"/>
       <c r="F183" t="inlineStr">
         <is>
-          <t>64b3c6ae</t>
+          <t>8a15f0d0</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Montse Garcia</t>
+          <t>Marina</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>3322557278</t>
+          <t>3310205523</t>
         </is>
       </c>
       <c r="C184" t="inlineStr"/>
       <c r="E184" t="inlineStr"/>
       <c r="F184" t="inlineStr">
         <is>
-          <t>df423eea</t>
+          <t>79a5c8b3</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>ELIZABET</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>7221687448</t>
+          <t>3315011913</t>
         </is>
       </c>
       <c r="C185" t="inlineStr"/>
       <c r="E185" t="inlineStr"/>
       <c r="F185" t="inlineStr">
         <is>
-          <t>78d5defb</t>
+          <t>2ad57ee5</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Edwin</t>
+          <t>Araceli</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>3316375270</t>
+          <t>33 2494 7755</t>
         </is>
       </c>
       <c r="C186" t="inlineStr"/>
       <c r="E186" t="inlineStr"/>
       <c r="F186" t="inlineStr">
         <is>
-          <t>aca4eae0</t>
+          <t>1a00f5d8</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Sara</t>
+          <t>Juana</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>3335988356</t>
+          <t>3331170240</t>
         </is>
       </c>
       <c r="C187" t="inlineStr"/>
       <c r="E187" t="inlineStr"/>
       <c r="F187" t="inlineStr">
         <is>
-          <t>59982bf3</t>
+          <t>03754b13</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Fernando</t>
+          <t>Mauricio</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>3310878886</t>
+          <t>3335784983</t>
         </is>
       </c>
       <c r="C188" t="inlineStr"/>
       <c r="E188" t="inlineStr"/>
       <c r="F188" t="inlineStr">
         <is>
-          <t>f7cd5a9d</t>
+          <t>2a37965c</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Fernanda</t>
+          <t>Tania</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>3311818605</t>
+          <t>3314104178</t>
         </is>
       </c>
       <c r="C189" t="inlineStr"/>
       <c r="E189" t="inlineStr"/>
       <c r="F189" t="inlineStr">
         <is>
-          <t>18aacca8</t>
+          <t>2b7713a3</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Yuridia</t>
+          <t>Alejandro</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>3313604316</t>
+          <t>3317238578</t>
         </is>
       </c>
       <c r="C190" t="inlineStr"/>
       <c r="E190" t="inlineStr"/>
       <c r="F190" t="inlineStr">
         <is>
-          <t>e51390ce</t>
+          <t>2b83fc66</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Luis</t>
+          <t>Mary</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>3331055567</t>
+          <t>3310689975</t>
         </is>
       </c>
       <c r="C191" t="inlineStr"/>
       <c r="E191" t="inlineStr"/>
       <c r="F191" t="inlineStr">
         <is>
-          <t>5b015f39</t>
+          <t>92900b03</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Yesenia</t>
+          <t>Celeste</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>7531145201</t>
-[...3 lines deleted...]
-      <c r="E192" t="inlineStr"/>
+          <t>3332550807</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>celeste.najarbr@gmail.com</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>1701137908</t>
+        </is>
+      </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>6fa6c495</t>
+          <t>3316239a</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Pedro</t>
+          <t>Ariel</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>6671997751</t>
-[...3 lines deleted...]
-      <c r="E193" t="inlineStr"/>
+          <t>3310917823</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>361174584</t>
+        </is>
+      </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>500fbb44</t>
+          <t>7ad26b66</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Marisol</t>
+          <t>Paola</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>3334000485</t>
+          <t>3312546935</t>
         </is>
       </c>
       <c r="C194" t="inlineStr"/>
-      <c r="E194" t="inlineStr"/>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>164378031</t>
+        </is>
+      </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>94fa789c</t>
+          <t>27b9ea9c</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Sara</t>
+          <t>Ernesto</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>3310164365</t>
+          <t>6442460335</t>
         </is>
       </c>
       <c r="C195" t="inlineStr"/>
-      <c r="E195" t="inlineStr"/>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>549799362</t>
+        </is>
+      </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>a83f08ed</t>
+          <t>fe7743e2</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Hector</t>
+          <t>Jose</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>3331378618</t>
+          <t>3311314351</t>
         </is>
       </c>
       <c r="C196" t="inlineStr"/>
-      <c r="E196" t="inlineStr"/>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>1147816977</t>
+        </is>
+      </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>b4ea09c0</t>
+          <t>099930e3</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Liliana</t>
+          <t>Alan</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>3314669078</t>
-[...3 lines deleted...]
-      <c r="E197" t="inlineStr"/>
+          <t>3315999768</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>1553438977</t>
+        </is>
+      </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>892c36cc</t>
+          <t>b3162ecf</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Amparo Gallo</t>
+          <t>Carlos</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>3317020407</t>
-[...2 lines deleted...]
-      <c r="C198" t="inlineStr"/>
+          <t>12121212</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>rolmedo36@yahoo.com.mx</t>
+        </is>
+      </c>
       <c r="E198" t="inlineStr"/>
       <c r="F198" t="inlineStr">
         <is>
-          <t>0b3058fe</t>
+          <t>32970691</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Judith</t>
+          <t>Fernando</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>3339525418</t>
+          <t>3310878886</t>
         </is>
       </c>
       <c r="C199" t="inlineStr"/>
       <c r="E199" t="inlineStr"/>
       <c r="F199" t="inlineStr">
         <is>
-          <t>b8d03452</t>
+          <t>f7cd5a9d</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Rebeca Mendoza</t>
+          <t>Fernanda</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>3314669193</t>
+          <t>3311818605</t>
         </is>
       </c>
       <c r="C200" t="inlineStr"/>
       <c r="E200" t="inlineStr"/>
       <c r="F200" t="inlineStr">
         <is>
-          <t>aa00e54d</t>
+          <t>18aacca8</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Karina</t>
+          <t>Amparo Gallo</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>3314684710</t>
+          <t>3317020407</t>
         </is>
       </c>
       <c r="C201" t="inlineStr"/>
       <c r="E201" t="inlineStr"/>
       <c r="F201" t="inlineStr">
         <is>
-          <t>59b116e3</t>
+          <t>0b3058fe</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Daniela</t>
+          <t>Manuel</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>6441506853</t>
+          <t>4623799164</t>
         </is>
       </c>
       <c r="C202" t="inlineStr"/>
       <c r="E202" t="inlineStr"/>
       <c r="F202" t="inlineStr">
         <is>
-          <t>3845af16</t>
+          <t>ed8e4c77</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Anna</t>
+          <t>Ingrid</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>6646974788</t>
+          <t>3332479227</t>
         </is>
       </c>
       <c r="C203" t="inlineStr"/>
       <c r="E203" t="inlineStr"/>
       <c r="F203" t="inlineStr">
         <is>
-          <t>8a15f0d0</t>
+          <t>1b028172</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Ernesto</t>
+          <t>Guillermo</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>6442460335</t>
+          <t>3312513594</t>
         </is>
       </c>
       <c r="C204" t="inlineStr"/>
       <c r="E204" t="inlineStr"/>
       <c r="F204" t="inlineStr">
         <is>
-          <t>fe7743e2</t>
+          <t>f266bb22</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Marina</t>
+          <t>Carlos</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>3310205523</t>
+          <t>3331817492</t>
         </is>
       </c>
       <c r="C205" t="inlineStr"/>
       <c r="E205" t="inlineStr"/>
       <c r="F205" t="inlineStr">
         <is>
-          <t>79a5c8b3</t>
+          <t>9a1e29d2</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>ELIZABET</t>
+          <t>SAYRA</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>3315011913</t>
+          <t>3343838341</t>
         </is>
       </c>
       <c r="C206" t="inlineStr"/>
       <c r="E206" t="inlineStr"/>
       <c r="F206" t="inlineStr">
         <is>
-          <t>2ad57ee5</t>
+          <t>b31df8b4</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Elizabeth</t>
+          <t>Alexis avila</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>3331671312</t>
+          <t>3315196251</t>
         </is>
       </c>
       <c r="C207" t="inlineStr"/>
       <c r="E207" t="inlineStr"/>
       <c r="F207" t="inlineStr">
         <is>
-          <t>5940fec2</t>
+          <t>86edd661</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Alan</t>
+          <t>Montserrat</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>3315999768</t>
-[...3 lines deleted...]
-      <c r="E208" t="inlineStr"/>
+          <t>3324932829</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>b3162ecf</t>
+          <t>221134bc</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Araceli</t>
+          <t>Liz</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>33 2494 7755</t>
+          <t>3310201455</t>
         </is>
       </c>
       <c r="C209" t="inlineStr"/>
       <c r="E209" t="inlineStr"/>
       <c r="F209" t="inlineStr">
         <is>
-          <t>1a00f5d8</t>
+          <t>61aa672c</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Juana</t>
+          <t>Megan</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>3331170240</t>
+          <t>3333914502</t>
         </is>
       </c>
       <c r="C210" t="inlineStr"/>
       <c r="E210" t="inlineStr"/>
       <c r="F210" t="inlineStr">
         <is>
-          <t>03754b13</t>
+          <t>b1017738</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Mauricio</t>
+          <t>Patricia</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>3335784983</t>
+          <t>3314173564</t>
         </is>
       </c>
       <c r="C211" t="inlineStr"/>
       <c r="E211" t="inlineStr"/>
       <c r="F211" t="inlineStr">
         <is>
-          <t>2a37965c</t>
+          <t>331c3e81</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Tania</t>
+          <t>Laura</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>3314104178</t>
+          <t>3311782453</t>
         </is>
       </c>
       <c r="C212" t="inlineStr"/>
       <c r="E212" t="inlineStr"/>
       <c r="F212" t="inlineStr">
         <is>
-          <t>2b7713a3</t>
+          <t>633f63f0</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Alejandro</t>
+          <t>Adriana</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>3317238578</t>
+          <t>5567461317</t>
         </is>
       </c>
       <c r="C213" t="inlineStr"/>
       <c r="E213" t="inlineStr"/>
       <c r="F213" t="inlineStr">
         <is>
-          <t>2b83fc66</t>
+          <t>6e2c0bcc</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Jose</t>
+          <t>Alejandra</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>3311314351</t>
+          <t>3313673534</t>
         </is>
       </c>
       <c r="C214" t="inlineStr"/>
       <c r="E214" t="inlineStr"/>
       <c r="F214" t="inlineStr">
         <is>
-          <t>099930e3</t>
+          <t>509dd16c</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Mary</t>
+          <t>Ivan</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>3310689975</t>
+          <t>6673217792</t>
         </is>
       </c>
       <c r="C215" t="inlineStr"/>
       <c r="E215" t="inlineStr"/>
       <c r="F215" t="inlineStr">
         <is>
-          <t>92900b03</t>
+          <t>35a8233c</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Celeste</t>
+          <t>Eduardo</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>3332550807</t>
+          <t>3334969488</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>celeste.najarbr@gmail.com</t>
-[...4 lines deleted...]
-          <t>1701137908</t>
+          <t>asistente.direccion@celesterra.com.mx</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>3316239a</t>
+          <t>dd3b3903</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Ariel</t>
+          <t>Clielo</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>3310917823</t>
-[...6 lines deleted...]
-      </c>
+          <t>3312819712</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr"/>
+      <c r="E217" t="inlineStr"/>
       <c r="F217" t="inlineStr">
         <is>
-          <t>7ad26b66</t>
+          <t>902be492</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Paola</t>
+          <t>Cielo</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>3312546935</t>
+          <t>33 1281 9712</t>
         </is>
       </c>
       <c r="C218" t="inlineStr"/>
-      <c r="E218" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E218" t="inlineStr"/>
       <c r="F218" t="inlineStr">
         <is>
-          <t>27b9ea9c</t>
+          <t>e150ac6c</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Ernesto</t>
+          <t>Elvily</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>3331471545</t>
+          <t>3311175341</t>
         </is>
       </c>
       <c r="C219" t="inlineStr"/>
-      <c r="E219" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E219" t="inlineStr"/>
       <c r="F219" t="inlineStr">
         <is>
-          <t>83a343fb</t>
+          <t>c6d1befe</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Manuel</t>
+          <t>Estela</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>4623799164</t>
+          <t>3531082358</t>
         </is>
       </c>
       <c r="C220" t="inlineStr"/>
       <c r="E220" t="inlineStr"/>
       <c r="F220" t="inlineStr">
         <is>
-          <t>ed8e4c77</t>
+          <t>e53047b0</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Ingrid</t>
+          <t>Angela</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>3332479227</t>
+          <t>5547358444</t>
         </is>
       </c>
       <c r="C221" t="inlineStr"/>
       <c r="E221" t="inlineStr"/>
       <c r="F221" t="inlineStr">
         <is>
-          <t>1b028172</t>
+          <t>bd19149f</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Guillermo</t>
+          <t>Gerardo</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>3312513594</t>
+          <t>3320910487</t>
         </is>
       </c>
       <c r="C222" t="inlineStr"/>
       <c r="E222" t="inlineStr"/>
       <c r="F222" t="inlineStr">
         <is>
-          <t>f266bb22</t>
+          <t>421fa0f3</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Carlos</t>
+          <t>Paty</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>3331817492</t>
+          <t>3310679337</t>
         </is>
       </c>
       <c r="C223" t="inlineStr"/>
       <c r="E223" t="inlineStr"/>
       <c r="F223" t="inlineStr">
         <is>
-          <t>9a1e29d2</t>
+          <t>baefebb4</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Martha</t>
+          <t>Vere</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>3318048900</t>
+          <t>3511255420</t>
         </is>
       </c>
       <c r="C224" t="inlineStr"/>
       <c r="E224" t="inlineStr"/>
       <c r="F224" t="inlineStr">
         <is>
-          <t>6bda101c</t>
+          <t>6031b7fc</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>ANGELICA</t>
+          <t>Veronica</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>8598014809</t>
+          <t>3333681768</t>
         </is>
       </c>
       <c r="C225" t="inlineStr"/>
       <c r="E225" t="inlineStr"/>
       <c r="F225" t="inlineStr">
         <is>
-          <t>aa051c03</t>
+          <t>5b232b8e</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>SAYRA</t>
+          <t>Montse</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>3343838341</t>
+          <t>3311022818</t>
         </is>
       </c>
       <c r="C226" t="inlineStr"/>
       <c r="E226" t="inlineStr"/>
       <c r="F226" t="inlineStr">
         <is>
-          <t>b31df8b4</t>
+          <t>60ca724f</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Alexis avila</t>
+          <t>Maria</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>3315196251</t>
-[...2 lines deleted...]
-      <c r="C227" t="inlineStr"/>
+          <t>3511061764</t>
+        </is>
+      </c>
       <c r="E227" t="inlineStr"/>
       <c r="F227" t="inlineStr">
         <is>
-          <t>86edd661</t>
+          <t>d56002ce</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>Karla</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>33 2550 3388</t>
-[...2 lines deleted...]
-      <c r="C228" t="inlineStr"/>
+          <t>3331372718</t>
+        </is>
+      </c>
       <c r="E228" t="inlineStr"/>
       <c r="F228" t="inlineStr">
         <is>
-          <t>422dd7ba</t>
+          <t>b37db5bc</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Betty</t>
+          <t>Melina</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>3312302191</t>
-[...2 lines deleted...]
-      <c r="C229" t="inlineStr"/>
+          <t>3222786332</t>
+        </is>
+      </c>
       <c r="E229" t="inlineStr"/>
       <c r="F229" t="inlineStr">
         <is>
-          <t>1457577e</t>
+          <t>53d00242</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Liz</t>
+          <t>Cristina</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>3310201455</t>
-[...2 lines deleted...]
-      <c r="C230" t="inlineStr"/>
+          <t>3312493568</t>
+        </is>
+      </c>
       <c r="E230" t="inlineStr"/>
       <c r="F230" t="inlineStr">
         <is>
-          <t>61aa672c</t>
+          <t>b360bb71</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Megan</t>
+          <t>Abril</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>3333914502</t>
-[...2 lines deleted...]
-      <c r="C231" t="inlineStr"/>
+          <t>3112633406</t>
+        </is>
+      </c>
       <c r="E231" t="inlineStr"/>
       <c r="F231" t="inlineStr">
         <is>
-          <t>b1017738</t>
+          <t>86c97185</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Patricia</t>
+          <t>Verenice</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>3314173564</t>
-[...2 lines deleted...]
-      <c r="C232" t="inlineStr"/>
+          <t>3313385146</t>
+        </is>
+      </c>
       <c r="E232" t="inlineStr"/>
       <c r="F232" t="inlineStr">
         <is>
-          <t>331c3e81</t>
+          <t>b56459ca</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Laura</t>
+          <t>Lariza</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>3311782453</t>
-[...2 lines deleted...]
-      <c r="C233" t="inlineStr"/>
+          <t>3312181168</t>
+        </is>
+      </c>
       <c r="E233" t="inlineStr"/>
       <c r="F233" t="inlineStr">
         <is>
-          <t>633f63f0</t>
+          <t>d10d5587</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Montserrat</t>
+          <t>Alejandra</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>3324932829</t>
-[...2 lines deleted...]
-      <c r="C234" t="inlineStr"/>
+          <t>3317617790</t>
+        </is>
+      </c>
       <c r="E234" t="inlineStr"/>
       <c r="F234" t="inlineStr">
         <is>
-          <t>221134bc</t>
+          <t>bc771501</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Adriana</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>5567461317</t>
-[...2 lines deleted...]
-      <c r="C235" t="inlineStr"/>
+          <t>8711181045</t>
+        </is>
+      </c>
       <c r="E235" t="inlineStr"/>
       <c r="F235" t="inlineStr">
         <is>
-          <t>6e2c0bcc</t>
+          <t>e9724871</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Alejandra</t>
+          <t>Antonina</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>3313673534</t>
-[...2 lines deleted...]
-      <c r="C236" t="inlineStr"/>
+          <t>3314101970</t>
+        </is>
+      </c>
       <c r="E236" t="inlineStr"/>
       <c r="F236" t="inlineStr">
         <is>
-          <t>509dd16c</t>
+          <t>c26700aa</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Jose carlos cortes</t>
+          <t>Graciela</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>3324976547</t>
-[...2 lines deleted...]
-      <c r="C237" t="inlineStr"/>
+          <t>3331928951</t>
+        </is>
+      </c>
       <c r="E237" t="inlineStr"/>
       <c r="F237" t="inlineStr">
         <is>
-          <t>315a171e</t>
+          <t>10f985d3</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Ivan</t>
+          <t>Luciana</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>6673217792</t>
-[...3 lines deleted...]
-      <c r="E238" t="inlineStr"/>
+          <t>3333618086</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>1296350127</t>
+        </is>
+      </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>35a8233c</t>
+          <t>0330f719</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Clielo</t>
+          <t>Diego</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>3312819712</t>
-[...3 lines deleted...]
-      <c r="E239" t="inlineStr"/>
+          <t>3310529678</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>1724331270</t>
+        </is>
+      </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>902be492</t>
+          <t>2d62f5c5</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Cielo</t>
+          <t>Cristina</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>33 1281 9712</t>
-[...3 lines deleted...]
-      <c r="E240" t="inlineStr"/>
+          <t>3312918082</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>1888715778</t>
+        </is>
+      </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>e150ac6c</t>
+          <t>bdb02536</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Elvily</t>
+          <t>alejandra</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>3311175341</t>
-[...3 lines deleted...]
-      <c r="E241" t="inlineStr"/>
+          <t>3314863470</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>1160668304</t>
+        </is>
+      </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>c6d1befe</t>
+          <t>9e23324d</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Estela</t>
+          <t>Elizabeth</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>3531082358</t>
-[...3 lines deleted...]
-      <c r="E242" t="inlineStr"/>
+          <t>3316726014</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>1727228837</t>
+        </is>
+      </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>e53047b0</t>
+          <t>eab4a9b7</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Erika</t>
+          <t>Dulce Karely</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>6672366164</t>
-[...3 lines deleted...]
-      <c r="E243" t="inlineStr"/>
+          <t>6463858169</t>
+        </is>
+      </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>a9fbd65d</t>
+          <t>2f56199c</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Angela</t>
+          <t>Carolina</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>5547358444</t>
-[...3 lines deleted...]
-      <c r="E244" t="inlineStr"/>
+          <t>3315330302</t>
+        </is>
+      </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>bd19149f</t>
+          <t>37735c4d</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Gerardo</t>
+          <t>Clemencia</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>3320910487</t>
+          <t>2222039891</t>
         </is>
       </c>
       <c r="C245" t="inlineStr"/>
-      <c r="E245" t="inlineStr"/>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>1702317176</t>
+        </is>
+      </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>421fa0f3</t>
+          <t>641a7d8e</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Paty</t>
+          <t>Viviana</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>3310679337</t>
+          <t>3313882015</t>
         </is>
       </c>
       <c r="C246" t="inlineStr"/>
-      <c r="E246" t="inlineStr"/>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>82813964</t>
+        </is>
+      </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>baefebb4</t>
+          <t>12c10ab7</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Vere</t>
+          <t>Karen</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>3511255420</t>
+          <t>3320603061</t>
         </is>
       </c>
       <c r="C247" t="inlineStr"/>
-      <c r="E247" t="inlineStr"/>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>213919009</t>
+        </is>
+      </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>6031b7fc</t>
+          <t>313d2e72</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Veronica</t>
+          <t>Jose carlos cortes</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>3333681768</t>
+          <t>3324976547</t>
         </is>
       </c>
       <c r="C248" t="inlineStr"/>
-      <c r="E248" t="inlineStr"/>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>1616003359</t>
+        </is>
+      </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>5b232b8e</t>
+          <t>315a171e</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Montse</t>
+          <t>Beatriz</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>3311022818</t>
-[...3 lines deleted...]
-      <c r="E249" t="inlineStr"/>
+          <t>3316009645</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>bmistretta@me.com</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>1939722333</t>
+        </is>
+      </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>60ca724f</t>
+          <t>29b19749</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Rodrigo Olmedo</t>
+          <t>Blanca</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>3310054257</t>
-[...4 lines deleted...]
-          <t>rolmedo36@yahoo.com.mx</t>
+          <t>3334054377</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>212355905</t>
+          <t>1119577563</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>7dac6b8d</t>
+          <t>a0392f8b</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Maria</t>
+          <t>Armando</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>3511061764</t>
-[...2 lines deleted...]
-      <c r="E251" t="inlineStr"/>
+          <t>3339561854</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>1286921493</t>
+        </is>
+      </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>d56002ce</t>
+          <t>bcb2cf5e</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Karen</t>
+          <t>ANGELICA</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>3320603061</t>
+          <t>8598014809</t>
         </is>
       </c>
       <c r="C252" t="inlineStr"/>
-      <c r="E252" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E252" t="inlineStr"/>
       <c r="F252" t="inlineStr">
         <is>
-          <t>313d2e72</t>
+          <t>aa051c03</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Karla</t>
+          <t>Betty</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>3331372718</t>
-[...1 lines deleted...]
-      </c>
+          <t>3312302191</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr"/>
       <c r="E253" t="inlineStr"/>
       <c r="F253" t="inlineStr">
         <is>
-          <t>b37db5bc</t>
+          <t>1457577e</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Melina</t>
+          <t>Erika</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>3222786332</t>
-[...1 lines deleted...]
-      </c>
+          <t>6672366164</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr"/>
       <c r="E254" t="inlineStr"/>
       <c r="F254" t="inlineStr">
         <is>
-          <t>53d00242</t>
+          <t>a9fbd65d</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Cristina</t>
+          <t>Anneli</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>3312493568</t>
-[...2 lines deleted...]
-      <c r="E255" t="inlineStr"/>
+          <t>3336613681</t>
+        </is>
+      </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>b360bb71</t>
+          <t>74a8c0b4</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Abril</t>
+          <t>Valentina</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>3112633406</t>
-[...2 lines deleted...]
-      <c r="E256" t="inlineStr"/>
+          <t>3326672524</t>
+        </is>
+      </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>86c97185</t>
+          <t>c5a66f3d</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Verenice</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>3313385146</t>
-[...2 lines deleted...]
-      <c r="E257" t="inlineStr"/>
+          <t>3313375556</t>
+        </is>
+      </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>b56459ca</t>
+          <t>656c56ab</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Lariza</t>
+          <t>Abraham</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>3312181168</t>
-[...2 lines deleted...]
-      <c r="E258" t="inlineStr"/>
+          <t>3317865860</t>
+        </is>
+      </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>d10d5587</t>
+          <t>776de79a</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Alejandra</t>
+          <t>Citlalli Sepulveda</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>3317617790</t>
-[...2 lines deleted...]
-      <c r="E259" t="inlineStr"/>
+          <t>3321885773</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>2053884185</t>
+        </is>
+      </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>bc771501</t>
+          <t>b9d7b922</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Carla</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>8711181045</t>
-[...2 lines deleted...]
-      <c r="E260" t="inlineStr"/>
+          <t>3330723333</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>1196485787</t>
+        </is>
+      </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>e9724871</t>
+          <t>4c50691c</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Antonina</t>
+          <t>Ian Juan Pablo</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>3314101970</t>
-[...2 lines deleted...]
-      <c r="E261" t="inlineStr"/>
+          <t>3318937011</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>571178651</t>
+        </is>
+      </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>c26700aa</t>
+          <t>97a07309</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Graciela</t>
+          <t>Olivia</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>3331928951</t>
-[...2 lines deleted...]
-      <c r="E262" t="inlineStr"/>
+          <t>3322552446</t>
+        </is>
+      </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>10f985d3</t>
+          <t>624cdbcb</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Luciana</t>
+          <t>Ingrid</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>3333618086</t>
-[...4 lines deleted...]
-          <t>1296350127</t>
+          <t>3316134689</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>0330f719</t>
+          <t>69b6e65e</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Diego</t>
+          <t>Ana Teresa</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>3310529678</t>
-[...4 lines deleted...]
-          <t>1724331270</t>
+          <t>3338082961</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>2d62f5c5</t>
+          <t>b62c2cc2</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Cristina</t>
+          <t>Elena</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>3312918082</t>
+          <t>3334960516</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>1888715778</t>
+          <t>2052518292</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>bdb02536</t>
+          <t>5c81bdfb</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Beatriz</t>
+          <t>Diana</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>3316009645</t>
-[...9 lines deleted...]
-          <t>1939722333</t>
+          <t>33334884047</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>29b19749</t>
+          <t>500ca4c5</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>alejandra</t>
+          <t>Nelson Jesus</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>3314863470</t>
-[...4 lines deleted...]
-          <t>1160668304</t>
+          <t>6181635459</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>9e23324d</t>
+          <t>b2962f4e</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Elizabeth</t>
+          <t>Juan</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>3316726014</t>
-[...4 lines deleted...]
-          <t>1727228837</t>
+          <t>3921110167</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>eab4a9b7</t>
+          <t>e85cb914</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Dulce Karely</t>
+          <t>Nayeli</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>6463858169</t>
+          <t>3315742314</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>510005838</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>2f56199c</t>
+          <t>99bfef26</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Carolina</t>
+          <t>Maria de Jesus</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>3315330302</t>
+          <t>3318507044</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>37735c4d</t>
+          <t>e8228339</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Blanca</t>
+          <t>Lorena</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>3334054377</t>
-[...4 lines deleted...]
-          <t>1119577563</t>
+          <t>3325982095</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>a0392f8b</t>
+          <t>6bb70ce2</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Armando</t>
+          <t>Lidia</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>3339561854</t>
+          <t>3331058556</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>1286921493</t>
+          <t>384125071</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>bcb2cf5e</t>
+          <t>27c4227b</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Clemencia</t>
+          <t>Ivanka</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>2222039891</t>
-[...5 lines deleted...]
-          <t>1702317176</t>
+          <t>3318031058</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>641a7d8e</t>
+          <t>ddd31f11</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Viviana</t>
+          <t>Jaime</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>3313882015</t>
-[...5 lines deleted...]
-          <t>82813964</t>
+          <t>3310779588</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>12c10ab7</t>
+          <t>02b83d63</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Anneli</t>
+          <t>Thania</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>3336613681</t>
+          <t>3316057327</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>74a8c0b4</t>
+          <t>af31c3c4</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Valentina</t>
+          <t>Denisse</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>3326672524</t>
+          <t>3339527761</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>315064950</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>c5a66f3d</t>
+          <t>08fad401</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Dayra Janeth</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>3313375556</t>
+          <t>3330147350</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>1562912306</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>656c56ab</t>
+          <t>9a168700</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Abraham</t>
+          <t>Cristina</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>3317865860</t>
+          <t>3311788470</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>255833448</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>776de79a</t>
+          <t>4bcc8696</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Claudia</t>
+          <t>Karla Cristina</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>3314174222</t>
-[...4 lines deleted...]
-          <t>710635539</t>
+          <t>3325886997</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>8190487e</t>
+          <t>06745fa0</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Citlalli Sepulveda</t>
+          <t>Jorge</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>3321885773</t>
+          <t>3331367333</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>2053884185</t>
+          <t>1151100649</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>b9d7b922</t>
+          <t>2b8b29be</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Carla</t>
+          <t>Alberto</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>3330723333</t>
-[...4 lines deleted...]
-          <t>1196485787</t>
+          <t>3329409178</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>4c50691c</t>
+          <t>6762e4e4</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Silvia</t>
+          <t>Martha Ruth</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>3751323082</t>
+          <t>3331210360</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>a854c4b3</t>
+          <t>eb202957</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Liliana</t>
+          <t>Bella</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>5531133851</t>
+          <t>3317363138</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>533892663</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>b3f2b9c2</t>
+          <t>1f316ed6</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Olivia</t>
+          <t>Felipe</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>3322552446</t>
+          <t>3334573982</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>624cdbcb</t>
+          <t>cb41d0aa</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Erika</t>
+          <t>Alan</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>3310140730</t>
+          <t>3314358884</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>9c5ed4f4</t>
+          <t>7a399437</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Ingrid</t>
+          <t>Hayde</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>3316134689</t>
+          <t>3315111714</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>853095668</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>69b6e65e</t>
+          <t>e2573df5</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Ana Teresa</t>
+          <t>Cesar</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>3338082961</t>
+          <t>3333779230</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>b62c2cc2</t>
+          <t>14c5829f</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Paulina</t>
+          <t>Romyna</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>4731192010</t>
+          <t>3339026694</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>53fb49d7</t>
+          <t>70aef40f</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Ana Maria</t>
+          <t>Rodrigo</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>3332550788</t>
+          <t>3314430480</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>927533863</t>
+          <t>517384192</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>d29d5c02</t>
+          <t>9338c3df</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Elena</t>
+          <t>Alexa</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>3334960516</t>
+          <t>3311766281</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>estafania25_96@hotmail.com</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>2052518292</t>
+          <t>1748723859</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>5c81bdfb</t>
+          <t>9f251e2d</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Diana</t>
+          <t>Celeste</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>33334884047</t>
+          <t>5520194300</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>1366329733</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>500ca4c5</t>
+          <t>b2079b68</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Nelson Jesus</t>
+          <t>Alejandra</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>6181635459</t>
+          <t>3312189074</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>1683705299</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>b2962f4e</t>
+          <t>a283ef13</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Juan</t>
+          <t>Angelica</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>3921110167</t>
+          <t>3316068007</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>529889500</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>e85cb914</t>
+          <t>20a8cf5a</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Nayeli</t>
+          <t>Maribel</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>3315742314</t>
-[...4 lines deleted...]
-          <t>510005838</t>
+          <t>3326090036</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>99bfef26</t>
+          <t>98f905cc</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Maria de Jesus</t>
+          <t>Judith</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>3318507044</t>
+          <t>4142807999</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>e8228339</t>
+          <t>4d5a7462</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Jose Johel</t>
+          <t>Ariadne</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>3112434153</t>
-[...9 lines deleted...]
-          <t>1139237080</t>
+          <t>3333839609</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>d09187ac</t>
+          <t>5c5d0c06</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Lorena</t>
+          <t>Armando</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>3325982095</t>
+          <t>3331719074</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>6bb70ce2</t>
+          <t>96c2797d</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Paola</t>
+          <t>Alejandra</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>3314650106</t>
-[...4 lines deleted...]
-          <t>1627789518</t>
+          <t>3310444946</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>0b4a5779</t>
+          <t>649b0af7</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Lidia</t>
+          <t>Karla Paola</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>3331058556</t>
+          <t>3323891214</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>384125071</t>
+          <t>112870474</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>27c4227b</t>
+          <t>d714761c</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Ivanka</t>
+          <t>Erika</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>3318031058</t>
+          <t>3310140730</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>6348599</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>ddd31f11</t>
+          <t>9c5ed4f4</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Mariana</t>
+          <t>Ana Maria</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>3325308861</t>
+          <t>3332550788</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>2054250133</t>
+          <t>927533863</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>336bc078</t>
+          <t>d29d5c02</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Jaime</t>
+          <t>Paola</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>3310779588</t>
+          <t>3314650106</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>1627789518</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>02b83d63</t>
+          <t>0b4a5779</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Thania</t>
+          <t>Mariana</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>3316057327</t>
+          <t>3325308861</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>2054250133</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>af31c3c4</t>
+          <t>336bc078</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Ian Juan Pablo</t>
+          <t>Silvia</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>3318937011</t>
-[...4 lines deleted...]
-          <t>571178651</t>
+          <t>3751323082</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>97a07309</t>
+          <t>a854c4b3</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Denisse</t>
+          <t>Liliana</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>3339527761</t>
-[...4 lines deleted...]
-          <t>315064950</t>
+          <t>5531133851</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>08fad401</t>
+          <t>b3f2b9c2</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Dayra Janeth</t>
+          <t>Angel</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>3330147350</t>
-[...4 lines deleted...]
-          <t>1562912306</t>
+          <t>3333385649</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>9a168700</t>
+          <t>72fbf49b</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Cristina</t>
+          <t>Angeles</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>3311788470</t>
-[...4 lines deleted...]
-          <t>255833448</t>
+          <t>3312302625</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>4bcc8696</t>
+          <t>1c11a716</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Karla Cristina</t>
+          <t>Iveth</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>3325886997</t>
+          <t>3321569462</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>1040511689</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>06745fa0</t>
+          <t>37ed256e</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Jorge</t>
+          <t>Dariana</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>3331367333</t>
+          <t>3322542546</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>1151100649</t>
+          <t>1776996817</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>2b8b29be</t>
+          <t>88a812f1</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Alberto</t>
+          <t>Diego</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>3329409178</t>
+          <t>3321915497</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>6762e4e4</t>
+          <t>1b905645</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Martha Ruth</t>
+          <t>Prueba</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>3331210360</t>
+          <t>3322222222</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>eb202957</t>
+          <t>28007db4</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Bella</t>
+          <t>MARIA PAEZ</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>3317363138</t>
+          <t>3326088590</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>533892663</t>
+          <t>828125688</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>1f316ed6</t>
+          <t>f8fa8ebc</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Felipe</t>
+          <t>Hugo</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>3334573982</t>
+          <t>3314300044</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>cb41d0aa</t>
+          <t>34ae000a</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Alan</t>
+          <t>Jorge Alberto</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>3314358884</t>
+          <t>3325956799</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>1900079701</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>7a399437</t>
+          <t>426f578b</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Hayde</t>
+          <t>Esperanza</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>3315111714</t>
-[...4 lines deleted...]
-          <t>853095668</t>
+          <t>3319182433</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>e2573df5</t>
+          <t>b2b6408e</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Cesar</t>
+          <t>Giovanna</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>3333779230</t>
+          <t>3221277541</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>14c5829f</t>
+          <t>5400945a</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Romyna</t>
+          <t>Sophia</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>3339026694</t>
+          <t>3316920295</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>70aef40f</t>
+          <t>aab3c352</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Rodrigo</t>
+          <t>Fernanda</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>3314430480</t>
-[...4 lines deleted...]
-          <t>517384192</t>
+          <t>3320508481</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>9338c3df</t>
+          <t>d9f64e7e</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Alexa</t>
+          <t>Raul</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>3311766281</t>
-[...9 lines deleted...]
-          <t>1748723859</t>
+          <t>3222440783</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>9f251e2d</t>
+          <t>b49d85b8</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Celeste</t>
+          <t>Isabel</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>5520194300</t>
-[...4 lines deleted...]
-          <t>1366329733</t>
+          <t>3331897383</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>b2079b68</t>
+          <t>c7d1a3c4</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Alejandra</t>
+          <t>Marcela</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>3312189074</t>
-[...4 lines deleted...]
-          <t>1683705299</t>
+          <t>3338085688</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>a283ef13</t>
+          <t>b08e88f8</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Angel</t>
+          <t>Roberto</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>3333385649</t>
+          <t>3318459848</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>72fbf49b</t>
+          <t>748f77dc</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Angelica</t>
+          <t>Montserrat</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>3316068007</t>
+          <t>3334660038</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>529889500</t>
+          <t>1035080457</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>20a8cf5a</t>
+          <t>f586550a</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Maribel</t>
+          <t>Lili</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>3326090036</t>
+          <t>3317004312</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>98f905cc</t>
+          <t>2a40c2fe</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Angeles</t>
+          <t>Esperanza</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>3312302625</t>
+          <t>3310715437</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>1c11a716</t>
+          <t>ea723125</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Laura</t>
+          <t>Leticia</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>8118041201</t>
+          <t>3313572466</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>c0653928</t>
+          <t>3734ba7e</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Judith</t>
+          <t>Alejandro</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>4142807999</t>
+          <t>3338099851</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>4d5a7462</t>
+          <t>1f5ba4f8</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Ariadne</t>
+          <t>Alejandro</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>3333839609</t>
+          <t>3334562019</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>5c5d0c06</t>
+          <t>6d37ce89</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Armando</t>
+          <t>Daniela</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>3331719074</t>
+          <t>33 3401 5020</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr"/>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>1846889594</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>96c2797d</t>
+          <t>60b29197</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Alejandra</t>
+          <t>RODRIGO</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>3310444946</t>
-[...1 lines deleted...]
-      </c>
+          <t>2321312234214</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>SOPORTE@CELESTERRA.COM.MX</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr"/>
       <c r="F330" t="inlineStr">
         <is>
-          <t>649b0af7</t>
+          <t>f37ba6ac</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Karla Paola</t>
+          <t>Paola</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>3323891214</t>
+          <t>3323528723</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>112870474</t>
+          <t>1133940747</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>d714761c</t>
+          <t>364d9bda</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Dulce Maria</t>
+          <t>Marta</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>3310257750</t>
+          <t>3329207122</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>646644079</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>cd71569f</t>
+          <t>d7884cf1</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Maria</t>
+          <t>Mariana</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>3339540546</t>
-[...4 lines deleted...]
-          <t>mabeva19@hotmail.com</t>
+          <t>3327894767</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>e5d5fbf0</t>
+          <t>611ebf7a</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Dariana</t>
+          <t>Alfonso</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>3322542546</t>
-[...4 lines deleted...]
-          <t>1776996817</t>
+          <t>3313528009</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>88a812f1</t>
+          <t>dcb83a3d</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Julia</t>
+          <t>Wendy</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>3328025107</t>
-[...4 lines deleted...]
-          <t>2114257080</t>
+          <t>3331734495</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>0d6b2f5d</t>
+          <t>eb5ff57d</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Diego</t>
+          <t>Eduardo</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>3321915497</t>
+          <t>3314276764</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>1b905645</t>
+          <t>890dfa81</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Prueba</t>
+          <t>Eduardo</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>3322222222</t>
+          <t>3320522262</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>1401060574</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>28007db4</t>
+          <t>b9111263</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>MARIA PAEZ</t>
+          <t>Cristina</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>3326088590</t>
-[...4 lines deleted...]
-          <t>828125688</t>
+          <t>3319525713</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>f8fa8ebc</t>
+          <t>244acf48</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Hugo</t>
+          <t>Julia</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>3314300044</t>
+          <t>5623325874</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>34ae000a</t>
+          <t>6ca138c3</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Jorge Alberto</t>
+          <t>Carolina</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>3325956799</t>
-[...4 lines deleted...]
-          <t>1900079701</t>
+          <t>3322578522</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>426f578b</t>
+          <t>b37b8f4e</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Esperanza</t>
+          <t>Alicia</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>3319182433</t>
+          <t>3322522253</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>b2b6408e</t>
+          <t>68b56545</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Giovanna</t>
+          <t>Patricia</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>3221277541</t>
+          <t>3323388165</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>403261262</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>5400945a</t>
+          <t>d4ab2419</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Sophia</t>
+          <t>Marcela</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>3316920295</t>
+          <t>3339544337</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>aab3c352</t>
+          <t>16d900e9</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Lorena</t>
+          <t>Joaquin</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>3336269994</t>
+          <t>3331275751</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>58c6a707</t>
+          <t>1c89bb6a</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Eduardo</t>
+          <t>Brenda</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>3334969488</t>
+          <t>3332325062</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>dd3b3903</t>
+          <t>b7c1ef02</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Fernanda</t>
+          <t>Juan Jose</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>3320508481</t>
+          <t>3314736805</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>d9f64e7e</t>
+          <t>0bee79a0</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Raul</t>
+          <t>Fernanda</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>3222440783</t>
+          <t>3317460213</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>845442855</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>b49d85b8</t>
+          <t>9a38032a</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Isabel</t>
+          <t>Cristina</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>3331897383</t>
+          <t>3335811102</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>1772522964</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>c7d1a3c4</t>
+          <t>87538ecb</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Marcela</t>
+          <t>MARTHA</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>3338085688</t>
+          <t>3338292382</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>b08e88f8</t>
+          <t>cfab2328</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Roberto</t>
+          <t>YAEL</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>3318459848</t>
+          <t>3334013110</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>748f77dc</t>
+          <t>d4ddd0ee</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Montserrat</t>
+          <t>JORGE</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>3334660038</t>
-[...4 lines deleted...]
-          <t>1035080457</t>
+          <t>3326195793</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>f586550a</t>
+          <t>018383c2</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Lili</t>
+          <t>ALMA</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>3317004312</t>
+          <t>3338438241</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>2a40c2fe</t>
+          <t>b08e7a81</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Esperanza</t>
+          <t>MARTHA</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>3310715437</t>
+          <t>13855394226</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>ea723125</t>
+          <t>7f74638d</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Leticia</t>
+          <t>Norma</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>3313572466</t>
+          <t>6691580007</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>3734ba7e</t>
+          <t>4955bf12</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Alejandro</t>
+          <t>Federica</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>3338099851</t>
+          <t>6461165097</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>663672250</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>1f5ba4f8</t>
+          <t>7e82f03f</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Alejandro</t>
+          <t>TANIA</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>3334562019</t>
+          <t>3314212882</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>6d37ce89</t>
+          <t>1aaa7d20</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Cecilia</t>
+          <t>Lorena</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>3334402727</t>
+          <t>3336269994</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>lorena@sincorreo.com</t>
+        </is>
+      </c>
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>369537821</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>91a46216</t>
+          <t>58c6a707</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>DANIEL</t>
+          <t>Antonio</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>3341231244</t>
-[...7 lines deleted...]
-      <c r="E358" t="inlineStr"/>
+          <t>3313053322</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>1503161898</t>
+        </is>
+      </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>8ad39873</t>
+          <t>3aa2a6f2</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>LUIS MARIO ARCE</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>3334281292</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>luisarce2204@gmai.com</t>
         </is>
       </c>
       <c r="E359" t="inlineStr"/>
       <c r="F359" t="inlineStr">
         <is>
           <t>b79ac8b8</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Daniela</t>
+          <t>Julia</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>33 3401 5020</t>
-[...2 lines deleted...]
-      <c r="C360" t="inlineStr"/>
+          <t>3328025107</t>
+        </is>
+      </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>1846889594</t>
+          <t>2114257080</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>60b29197</t>
+          <t>0d6b2f5d</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>RODRIGO</t>
+          <t>Dulce Maria</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>2321312234214</t>
-[...7 lines deleted...]
-      <c r="E361" t="inlineStr"/>
+          <t>3310257750</t>
+        </is>
+      </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>f37ba6ac</t>
+          <t>cd71569f</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Paola</t>
+          <t>Monica</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>3323528723</t>
-[...4 lines deleted...]
-          <t>1133940747</t>
+          <t>3326191158</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>364d9bda</t>
+          <t>77144191</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Marta</t>
+          <t>ALEJANDRA</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>3329207122</t>
+          <t>3342035069</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>646644079</t>
+          <t>1910838996</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>d7884cf1</t>
+          <t>d2a158d5</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Mariana</t>
+          <t>Judith</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>3327894767</t>
+          <t>3318639506</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>611ebf7a</t>
+          <t>a16a053c</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Alfonso</t>
+          <t>CARMEN</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>3313528009</t>
+          <t>3314153232</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>dcb83a3d</t>
+          <t>07f0d9fc</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Iveth</t>
+          <t>Adanary</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>3321569462</t>
+          <t>3312252705</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>adanaryc.ac@gmail.com</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>37ed256e</t>
+          <t>af5b8ab0</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Wendy</t>
+          <t>Evelia</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>3331734495</t>
+          <t>3310901474</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>eb5ff57d</t>
+          <t>80e196ec</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Eduardo</t>
+          <t>Sara</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>3314276764</t>
+          <t>5533324783</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>890dfa81</t>
+          <t>73447b79</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Eduardo</t>
+          <t>Cristian</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>3320522262</t>
-[...4 lines deleted...]
-          <t>1401060574</t>
+          <t>9982424741</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>b9111263</t>
+          <t>c9f0489b</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Cristina</t>
+          <t>Yadira</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>3319525713</t>
+          <t>3315282587</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>1161741718</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>244acf48</t>
+          <t>93cf1437</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Julia</t>
+          <t>Luis</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>5623325874</t>
+          <t>3335947382</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>6ca138c3</t>
+          <t>fc1e6689</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Carolina</t>
+          <t>Maria Elena</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>3322578522</t>
+          <t>3315476631</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>b37b8f4e</t>
+          <t>4a79fd15</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Alicia</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>3322522253</t>
+          <t>3330149482</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>350363624</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>68b56545</t>
+          <t>2bd31bfb</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Patricia</t>
+          <t>Andrea</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>3323388165</t>
-[...4 lines deleted...]
-          <t>403261262</t>
+          <t>3313086875</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>d4ab2419</t>
+          <t>a09807f4</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Marcela</t>
+          <t>Marisa</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>3339544337</t>
+          <t>3311692705</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>16d900e9</t>
+          <t>930b1c32</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Joaquin</t>
+          <t>Ricardo Oswaldo</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>3331275751</t>
+          <t>5566742702</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>1406758351</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>1c89bb6a</t>
+          <t>b82250a7</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Brenda</t>
+          <t>Fernando</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>3332325062</t>
+          <t>7225559614</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>71605706</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>b7c1ef02</t>
+          <t>7e620922</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Juan Jose</t>
+          <t>Eva</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>3314736805</t>
+          <t>3315996720</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>0bee79a0</t>
+          <t>edc0e93b</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Fernanda</t>
+          <t>Anna</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>3317460213</t>
+          <t>3319182277</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>845442855</t>
+          <t>1693875678</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>9a38032a</t>
+          <t>b4d869eb</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Cristina</t>
+          <t>Martha</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>3335811102</t>
+          <t>3321765518</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>1772522964</t>
+          <t>884536199</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>87538ecb</t>
+          <t>5eea290e</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>MARTHA</t>
+          <t>Yair</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>3338292382</t>
+          <t>3316007914</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>cfab2328</t>
+          <t>517903a5</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>YAEL</t>
+          <t>Ricardo</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>3334013110</t>
+          <t>3312881258</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>d4ddd0ee</t>
+          <t>c85991fa</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>JORGE</t>
+          <t>Jazmin</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>3326195793</t>
+          <t>3335765902</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>018383c2</t>
+          <t>17fb4c45</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>ALMA</t>
+          <t>Adrian</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>3338438241</t>
+          <t>5559894649</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>b08e7a81</t>
+          <t>473e0d7c</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>MARTHA</t>
+          <t>Arcela</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>13855394226</t>
+          <t>3331397585</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>7f74638d</t>
+          <t>89ce8e45</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Antonio</t>
+          <t>Belen</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>3313053322</t>
+          <t>3310392200</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>3aa2a6f2</t>
+          <t>87df62ab</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Norma</t>
+          <t>Samantha</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>6691580007</t>
+          <t>3316063962</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>4955bf12</t>
+          <t>90ca1632</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Federica</t>
+          <t>Valeria</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>6461165097</t>
-[...4 lines deleted...]
-          <t>663672250</t>
+          <t>3310073212</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>7e82f03f</t>
+          <t>a0e1ade8</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Monica</t>
+          <t>Ricardo</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>3326191158</t>
+          <t>3313583637</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>77144191</t>
+          <t>49be4616</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>TANIA</t>
+          <t>Dolores</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>3314212882</t>
+          <t>3329435778</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>1996386051</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>1aaa7d20</t>
+          <t>a420b87b</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>ALEJANDRA</t>
+          <t>Santiago</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>3342035069</t>
-[...4 lines deleted...]
-          <t>1910838996</t>
+          <t>3336675391</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>d2a158d5</t>
+          <t>03933165</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Judith</t>
+          <t>POR ASIGNAR</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>3318639506</t>
+          <t>9999999999</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>a16a053c</t>
+          <t>a6634013</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr">
+        <is>
+          <t>Enrique</t>
+        </is>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>3313048386</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>798187794</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>600419ab</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr">
+        <is>
+          <t>Ramses</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>3337214215</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>d8c88dec</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="inlineStr">
+        <is>
+          <t>Adriana</t>
+        </is>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>3325060603</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>1182761624</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>a9b71f38</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="inlineStr">
+        <is>
+          <t>gabriela</t>
+        </is>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>3314177518</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>acb5ca35</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="inlineStr">
+        <is>
+          <t>Heidy</t>
+        </is>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>3313436698</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>617dacb6</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="inlineStr">
+        <is>
+          <t>Leticia</t>
+        </is>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>5555020300</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>e586d900</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="inlineStr">
+        <is>
+          <t>Karla</t>
+        </is>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>3311662125</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>1797473557</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>71c94eea</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="inlineStr">
+        <is>
+          <t>Isis</t>
+        </is>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>3313608021</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>f58df80d</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="inlineStr">
+        <is>
+          <t>Jorge</t>
+        </is>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>3322637565</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>44a6514d</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="inlineStr">
+        <is>
+          <t>Tania</t>
+        </is>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>3314661444</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>cf73521e</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="inlineStr">
+        <is>
+          <t>Lupita</t>
+        </is>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>3339481839</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>466321552</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>1799617d</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="inlineStr">
+        <is>
+          <t>Monica</t>
+        </is>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>3318949547</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>545059198</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>badb6895</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="inlineStr">
+        <is>
+          <t>Laura</t>
+        </is>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>3331280501</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>ae4a62be</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="inlineStr">
+        <is>
+          <t>Jose</t>
+        </is>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>1111111111</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>op.logistica@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr"/>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>694f1b98</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="inlineStr">
+        <is>
+          <t>DANIEL</t>
+        </is>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>3341231244</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>dorzco25@gmail.cn</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr"/>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>8ad39873</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="inlineStr">
+        <is>
+          <t>Lupita</t>
+        </is>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>3323552184</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>1824148453</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>63fa47a6</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="inlineStr">
+        <is>
+          <t>Isabel</t>
+        </is>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>3742525874</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>a1b98699</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="inlineStr">
+        <is>
+          <t>Karla Fabiola</t>
+        </is>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>3325227167</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>33c50327</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="inlineStr">
+        <is>
+          <t>Leticia</t>
+        </is>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>3314755419</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>74800bb8</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="inlineStr">
+        <is>
+          <t>Veronica</t>
+        </is>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>3313042360</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>6f699c38</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="inlineStr">
+        <is>
+          <t>Mariana</t>
+        </is>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>6563182443</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>275720782</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>f6042201</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="inlineStr">
+        <is>
+          <t>Marco</t>
+        </is>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>3318482376</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>88165ec6</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="inlineStr">
+        <is>
+          <t>Juan Fernando</t>
+        </is>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>3331869180</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>1904759019</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>2554a61d</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="inlineStr">
+        <is>
+          <t>Renata</t>
+        </is>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>3316026575</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>978688686</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>3f17802c</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="inlineStr">
+        <is>
+          <t>Sarahi</t>
+        </is>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>3311328267</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>laflays00@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>597041df</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="inlineStr">
+        <is>
+          <t>Patricia</t>
+        </is>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>3319148265</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>837969884</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>f459d6fe</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="inlineStr">
+        <is>
+          <t>Cesar</t>
+        </is>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>3221358715</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>865979964</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>78dc9989</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="inlineStr">
+        <is>
+          <t>Susana</t>
+        </is>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>3312693887</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>1806917316</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>5d0ac29c</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="inlineStr">
+        <is>
+          <t>Lupita</t>
+        </is>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>3316040448</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>b8d1df9c</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="inlineStr">
+        <is>
+          <t>Luis</t>
+        </is>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>3319780254</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>1255928011</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>3b234138</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="inlineStr">
+        <is>
+          <t>Marcela</t>
+        </is>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>3112303425</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>665932514</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>1e1d6576</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="inlineStr">
+        <is>
+          <t>Samira</t>
+        </is>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>3316042447</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>170659be</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="inlineStr">
+        <is>
+          <t>Xaviera</t>
+        </is>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>9381783908</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>1082205963</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>c8a5f9cf</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="inlineStr">
+        <is>
+          <t>Abigail</t>
+        </is>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>9512155113</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>1157636381</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>f6fe8baa</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="inlineStr">
+        <is>
+          <t>Juan Jose</t>
+        </is>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>3316992288</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>0104400f</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="inlineStr">
+        <is>
+          <t>Carmen</t>
+        </is>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>3314368735</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>950531857</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>9700f592</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="inlineStr">
+        <is>
+          <t>Roberto</t>
+        </is>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>3315185734</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>1510551442</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>aeb40a17</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="inlineStr">
+        <is>
+          <t>Guillermo</t>
+        </is>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>3321725928</t>
+        </is>
+      </c>
+      <c r="E430" t="inlineStr">
+        <is>
+          <t>1988344767</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>d23a6f38</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="inlineStr">
+        <is>
+          <t>Yuliana</t>
+        </is>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>3328422922</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>23a1387f</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="inlineStr">
+        <is>
+          <t>Estefania</t>
+        </is>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>3333190011</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>9f18386a</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="inlineStr">
+        <is>
+          <t>Diego</t>
+        </is>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>3314003946</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>0b0db85e</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="inlineStr">
+        <is>
+          <t>Salvador</t>
+        </is>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>3310945813</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>a1bbfb4c</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="inlineStr">
+        <is>
+          <t>Julian</t>
+        </is>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>3311703671</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>julianhernandez1@live.com</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>1936152730</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>8b8bc46b</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="inlineStr">
+        <is>
+          <t>Fatima</t>
+        </is>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>3319285848</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>3ddcde67</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="inlineStr">
+        <is>
+          <t>Anarely</t>
+        </is>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>3314178594</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>1699278277</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>11b81900</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="inlineStr">
+        <is>
+          <t>Gabriela</t>
+        </is>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>3322463116</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>dc7ddb39</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="inlineStr">
+        <is>
+          <t>Ernesto</t>
+        </is>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>9994933704</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>1744625965</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t>41b6f56b</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="inlineStr">
+        <is>
+          <t>Erika</t>
+        </is>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>3351219699</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>1562569476</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>f9f842a0</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="inlineStr">
+        <is>
+          <t>Carlos</t>
+        </is>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>3332184611</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t>b071be48</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="inlineStr">
+        <is>
+          <t>Josselin</t>
+        </is>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>3323715356</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E442" t="inlineStr">
+        <is>
+          <t>355719164</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>4b6eb030</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="inlineStr">
+        <is>
+          <t>Diana</t>
+        </is>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>3313883174</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t>0eef087b</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="inlineStr">
+        <is>
+          <t>Alejandra</t>
+        </is>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>3331992735</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>1833376403</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>f4633b9d</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="inlineStr">
+        <is>
+          <t>Fernanda</t>
+        </is>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>3331662056</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>d27e98a3</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="inlineStr">
+        <is>
+          <t>Fernando</t>
+        </is>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>3329438844</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>1092365411</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>178a4dcf</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="inlineStr">
+        <is>
+          <t>Paulina</t>
+        </is>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>4731192010</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>1009342089</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>53fb49d7</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="inlineStr">
+        <is>
+          <t>Luz Maria</t>
+        </is>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>3339569239</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>892573848</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>9a20dac2</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="inlineStr">
+        <is>
+          <t>Tere</t>
+        </is>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>3313602830</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>6dbc549e</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="inlineStr">
+        <is>
+          <t>Andrea</t>
+        </is>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>3315760246</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>1446974025</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>03674d60</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="inlineStr">
+        <is>
+          <t>Concepción</t>
+        </is>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>3311124959</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t>d8283b91</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="inlineStr">
+        <is>
+          <t>Vanesa</t>
+        </is>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>3343160113</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>navessa1702@icloud.com</t>
+        </is>
+      </c>
+      <c r="E452" t="inlineStr">
+        <is>
+          <t>2047991276</t>
+        </is>
+      </c>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t>fbf0bfff</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="inlineStr">
+        <is>
+          <t>Maria</t>
+        </is>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>3339540546</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>mabeva19@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t>e5d5fbf0</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="inlineStr">
+        <is>
+          <t>Cecilia</t>
+        </is>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>3334402727</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>1781640563</t>
+        </is>
+      </c>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t>91a46216</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="inlineStr">
+        <is>
+          <t>Montserrat</t>
+        </is>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>3333997090</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>4cb37194</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="inlineStr">
+        <is>
+          <t>Cinthya</t>
+        </is>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>3331763149</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>e422370e</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="inlineStr">
+        <is>
+          <t>Rodrigo Olmedo</t>
+        </is>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>3310054257</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>rolmedo36@yahoo.com.mx</t>
+        </is>
+      </c>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>212355905</t>
+        </is>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>7dac6b8d</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="inlineStr">
+        <is>
+          <t>Esperanza</t>
+        </is>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>33 2257 3611</t>
+        </is>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t>0d4da4ad</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="inlineStr">
+        <is>
+          <t>Jessica</t>
+        </is>
+      </c>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>3335820247</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E459" t="inlineStr">
+        <is>
+          <t>1160129765</t>
+        </is>
+      </c>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t>d2f1c307</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="inlineStr">
+        <is>
+          <t>Claudia</t>
+        </is>
+      </c>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t>3314174222</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>710635539</t>
+        </is>
+      </c>
+      <c r="F460" t="inlineStr">
+        <is>
+          <t>8190487e</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="inlineStr">
+        <is>
+          <t>JESSICA</t>
+        </is>
+      </c>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t>3327600084</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr"/>
+      <c r="E461" t="inlineStr"/>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t>7e78ead2</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="inlineStr">
+        <is>
+          <t>Rebecka de</t>
+        </is>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>3322561548</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr"/>
+      <c r="E462" t="inlineStr"/>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>64116af5</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="inlineStr">
+        <is>
+          <t>Diana</t>
+        </is>
+      </c>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>3327174384</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>moran.193@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E463" t="inlineStr"/>
+      <c r="F463" t="inlineStr">
+        <is>
+          <t>a1e40561</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="inlineStr">
+        <is>
+          <t>Yuridia</t>
+        </is>
+      </c>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t>3313604316</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr"/>
+      <c r="E464" t="inlineStr"/>
+      <c r="F464" t="inlineStr">
+        <is>
+          <t>e51390ce</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="inlineStr">
+        <is>
+          <t>Elizabeth</t>
+        </is>
+      </c>
+      <c r="B465" t="inlineStr">
+        <is>
+          <t>3331671312</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr"/>
+      <c r="E465" t="inlineStr"/>
+      <c r="F465" t="inlineStr">
+        <is>
+          <t>5940fec2</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr">
+        <is>
+          <t>Martha</t>
+        </is>
+      </c>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>3318048900</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr"/>
+      <c r="E466" t="inlineStr"/>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>6bda101c</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr">
+        <is>
+          <t>Karla</t>
+        </is>
+      </c>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>33 2550 3388</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr"/>
+      <c r="E467" t="inlineStr"/>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>422dd7ba</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr">
+        <is>
+          <t>Laura</t>
+        </is>
+      </c>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>8118041201</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>c0653928</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr">
+        <is>
+          <t>Valentina</t>
+        </is>
+      </c>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>3319903883</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>8c50fee2</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr">
+        <is>
+          <t>Luis</t>
+        </is>
+      </c>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>3329073747</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>a5a03db1</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr">
+        <is>
+          <t>Mayra</t>
+        </is>
+      </c>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>3338280811</t>
+        </is>
+      </c>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>1524100296</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>070d896c</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr">
+        <is>
+          <t>Maria Inez</t>
+        </is>
+      </c>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>3313021341</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>mariainesdelacruz9597@gmail.com</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>f6b8bb68</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr">
+        <is>
+          <t>Jaime</t>
+        </is>
+      </c>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>3312167696</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>jaime.mcnaught@gmail.com</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>62bb09e3</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr">
+        <is>
+          <t>Graciela</t>
+        </is>
+      </c>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>3316025288</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>gracielaramirezcastro@gmail.com</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>dba358ee</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr">
+        <is>
+          <t>Rebeca Mendoza</t>
+        </is>
+      </c>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>3314669193</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>113513369</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>aa00e54d</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr">
+        <is>
+          <t>Virgina</t>
+        </is>
+      </c>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>3316726592</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>399058628</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>dc0b5de0</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr">
+        <is>
+          <t>Ernesto</t>
+        </is>
+      </c>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>3331471545</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>1610419676</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>83a343fb</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr">
+        <is>
+          <t>Lupita</t>
+        </is>
+      </c>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>3338202639</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>129392739</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>ca885764</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr">
+        <is>
+          <t>Edwin</t>
+        </is>
+      </c>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>4493731837</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>samuelito1orozco@gmail.com</t>
+        </is>
+      </c>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>1983227049</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>aae0c3fa</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr">
+        <is>
+          <t>Patricia</t>
+        </is>
+      </c>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>3313050986</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>patricia21rgz@gmail.com</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>200172607</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>ca6ec07c</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr">
+        <is>
+          <t>Jose Johel</t>
+        </is>
+      </c>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>3112434153</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>josejohelhernandezgamboa@gmail.com</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>1139237080</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>d09187ac</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr">
+        <is>
+          <t>Sara</t>
+        </is>
+      </c>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>3314440828</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>ceus93@gmail.com</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>e9822d7e</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr">
+        <is>
+          <t>Fernando</t>
+        </is>
+      </c>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>3310930946</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>feramirezlore1@gmail.com</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>1460557588</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>1d4c7e13</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr">
+        <is>
+          <t>Erick</t>
+        </is>
+      </c>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>3310501863</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>erickvs14@gmail.com</t>
+        </is>
+      </c>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>1048998322</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>8969d7b0</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr">
+        <is>
+          <t>PEDRO</t>
+        </is>
+      </c>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>3311759060</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>916171570</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>5cbfbeaa</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr">
+        <is>
+          <t>Gerardo</t>
+        </is>
+      </c>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>3313602007</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>c4f0e9c7</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr">
+        <is>
+          <t>Montse</t>
+        </is>
+      </c>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>3321809882</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>karina.cabrera0846@alumnos.udg.mx</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>6a779e82</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr">
+        <is>
+          <t>Erika</t>
+        </is>
+      </c>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>6674830828</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>62c350b3</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr">
+        <is>
+          <t>Roberto</t>
+        </is>
+      </c>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>5514083071</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>bef2f317</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr">
+        <is>
+          <t>Montse</t>
+        </is>
+      </c>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>3314538292</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>94ac6c3b</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr">
+        <is>
+          <t>Yarexy</t>
+        </is>
+      </c>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>3113153371</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>yarexi.bh12@gmail.com</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>2083808477</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>3cf38004</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr">
+        <is>
+          <t>Alejandra</t>
+        </is>
+      </c>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>3333872687</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>8c848145</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr">
+        <is>
+          <t>Enrique</t>
+        </is>
+      </c>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>3310976792</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>4d5144ed</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr">
+        <is>
+          <t>Veronica</t>
+        </is>
+      </c>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>3312416492</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr">
+        <is>
+          <t>veronica-rosita@hotmail.com</t>
+        </is>
+      </c>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>471727562</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>558a516c</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr">
+        <is>
+          <t>Raul</t>
+        </is>
+      </c>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>5548904533</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>a7845fb9</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr">
+        <is>
+          <t>Veronica</t>
+        </is>
+      </c>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>3310695498</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>2056989224</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>62784f07</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr">
+        <is>
+          <t>Norma</t>
+        </is>
+      </c>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>3334414083</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>nlaura.alor@gmail.com</t>
+        </is>
+      </c>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>256261547</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>fbd8e021</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr">
+        <is>
+          <t>Angeles</t>
+        </is>
+      </c>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>3318753954</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>593269292</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>64a8712c</t>
+        </is>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr">
+        <is>
+          <t>Gabriela</t>
+        </is>
+      </c>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>3331470343</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>1841719061</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>499b07ef</t>
+        </is>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr">
+        <is>
+          <t>Gerardo</t>
+        </is>
+      </c>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>3311500478</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr">
+        <is>
+          <t>jgerardomartinez@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>41aea860</t>
+        </is>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr">
+        <is>
+          <t>Daniela</t>
+        </is>
+      </c>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>3312956882</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
+        <is>
+          <t>fridadani23@gmail.com</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>48499477</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>3b7b6d73</t>
+        </is>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr">
+        <is>
+          <t>Michelle</t>
+        </is>
+      </c>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>3113397460</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
+        <is>
+          <t>barajasmichelle274@gmail.com</t>
+        </is>
+      </c>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>208756668</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>29688b82</t>
+        </is>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr">
+        <is>
+          <t>Andrea</t>
+        </is>
+      </c>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>3311729000</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
+        <is>
+          <t>Andrea.Suri90@gmail.com</t>
+        </is>
+      </c>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>122443934</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>07f374fe</t>
+        </is>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr">
+        <is>
+          <t>Dulce</t>
+        </is>
+      </c>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>4521935339</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>vivamoda28@gmail.com</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>6a5c1e1d</t>
+        </is>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr">
+        <is>
+          <t>Miriam</t>
+        </is>
+      </c>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>3334476778</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>b5df3b98</t>
+        </is>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr">
+        <is>
+          <t>Miguel Angel</t>
+        </is>
+      </c>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>3323535944</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>fd543fb0</t>
+        </is>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr">
+        <is>
+          <t>Marisa</t>
+        </is>
+      </c>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>3331275567</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>2048543652</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>ad40c9ff</t>
+        </is>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr">
+        <is>
+          <t>Alma</t>
+        </is>
+      </c>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>3315754055</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>alma_gomezz@icloud.com</t>
+        </is>
+      </c>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>1224105209</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>3c49bf4d</t>
+        </is>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr">
+        <is>
+          <t>Lucy</t>
+        </is>
+      </c>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>3313472525</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>lucych2909@gmail.com</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>597c60e0</t>
+        </is>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr">
+        <is>
+          <t>Patricia</t>
+        </is>
+      </c>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>3111229782</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>asistente.direccion@celesterra.com.mx</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>878bc186</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>